--- v0 (2025-10-26)
+++ v1 (2026-04-18)
@@ -5,108 +5,111 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00F53FF4" w:rsidRPr="00F53FF4" w:rsidRDefault="0014520D" w:rsidP="00B81680">
+    <w:p w:rsidR="00F53FF4" w:rsidRPr="00665238" w:rsidRDefault="0014520D" w:rsidP="00B81680">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:object w:dxaOrig="8228" w:dyaOrig="1369">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:412pt;height:68pt" o:ole="">
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1813830409" r:id="rId8"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1836900478" r:id="rId8"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRDefault="0035160B">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="0035160B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-28575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-1</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5819775" cy="0"/>
                 <wp:effectExtent l="0" t="19050" r="47625" b="38100"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="直線コネクタ 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks noChangeShapeType="1"/>
@@ -137,2431 +140,2433 @@
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="5C02F748" id="直線コネクタ 2" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-2.25pt,0" to="456pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCM8wjiQQIAAEgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2O0zAU3iNxB8v7Nk3p30STjlDTshlg&#10;pBkO4NpOY41jW7bbtEJshjUXgEOwAIklh+lirsGz21Qd2CBEFs6z/fzle9/7nMurbS3RhlsntMpx&#10;2u1hxBXVTKhVjt/dLToTjJwnihGpFc/xjjt8NX3+7LIxGe/rSkvGLQIQ5bLG5Ljy3mRJ4mjFa+K6&#10;2nAFm6W2NfEwtauEWdIAei2Tfq83ShptmbGacudgtThs4mnEL0tO/duydNwjmWPg5uNo47gMYzK9&#10;JNnKElMJeqRB/oFFTYSCj56gCuIJWlvxB1QtqNVOl75LdZ3oshSUxxqgmrT3WzW3FTE81gLiOHOS&#10;yf0/WPpmc2ORYDnuY6RIDS16/PL98cfn/cO3/cdP+4ev+4efqB90aozLIH2mbmyolG7VrbnW9N4h&#10;pWcVUSse+d7tDICk4UTy5EiYOANfWzavNYMcsvY6irYtbR0gQQ60jb3ZnXrDtx5RWBxO0ovxeIgR&#10;bfcSkrUHjXX+Fdc1CkGOpVBBNpKRzbXzgQjJ2pSwrPRCSBlbLxVqAHycDsEdtDYghK+EugM73EcI&#10;p6VgIT0cdHa1nEmLNiTYKT6xTtg5T7N6rViErzhh82PsiZCHGOhIFfCgOCB4jA5+eX/Ru5hP5pNB&#10;Z9AfzTuDXlF0Xi5mg85okY6HxYtiNivSD4FaOsgqwRhXgV3r3XTwd9443qKD607uPQmTPEWPCgLZ&#10;9h1Jx+6Ghh6ssdRsd2PbroNdY/LxaoX7cD6H+PwHMP0FAAD//wMAUEsDBBQABgAIAAAAIQBdO3+8&#10;3QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Ha5G4VK3TQlEIcaqqggsHpP4c&#10;4ObGSxIRr1PbbQJPz/ZEbzua0ew3+XKwrTijD40jBbNpAgKpdKahSsF+9zpJQYSoyejWESr4wQDL&#10;YnST68y4njZ43sZKcAmFTCuoY+wyKUNZo9Vh6jok9r6ctzqy9JU0Xvdcbls5T5JHaXVD/KHWHa5r&#10;LL+3J6vAbEJ4WQ/p7/27fzseP9LxZ78bK3V3O6yeQUQc4n8YLviMDgUzHdyJTBCtgsnDgpMKeBC7&#10;T7M5H4eLlEUur+GLPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCM8wjiQQIAAEgEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBdO3+83QAAAAQB&#10;AAAPAAAAAAAAAAAAAAAAAJsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAApQUAAAAA&#10;" strokeweight="4.5pt">
                 <v:stroke linestyle="thinThick"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00C637BA" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Britannic Bold" w:hAnsi="Britannic Bold"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PUBLISHING AGREEMENT</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRDefault="00193CF2">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dear Sir,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I am required to obtain </w:t>
       </w:r>
-      <w:r w:rsidR="0043402E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="0043402E" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E601B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>copyright of papers from authors for the term of copyright</w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E601B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and I would be grateful if you would confirm your acceptance by signing and returning the agreement below. I will not withhold permission for any reasonable request from you to publish any part of this paper </w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>connected</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E601B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:r w:rsidR="0043402E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="0043402E" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>your other work</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E601B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, provided the usual </w:t>
       </w:r>
-      <w:r w:rsidRPr="00225FD8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>acknowledgments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E601B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> are given regarding copyright notice and reference to the original publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>If it is appropriate, the author's employer may sign this agreement</w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="0043402E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="0043402E" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E601B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>he employer may reserve the right to use the paper internally or for promotional purposes only by indicating this agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="0043402E" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The author warrants that the manuscript is the author's original work and has not been published before (if excerpts from copyrighted works are included, the author will obtain written permission from the copyright owners and show credit to the sources in the manuscript). The author also warrants that the article contains no </w:t>
       </w:r>
-      <w:r w:rsidRPr="00225FD8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>libelous</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E601B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or unlawful statements and does not infringe on </w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>others' right</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E601B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>If the work was prepared jointly</w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, the author agrees to inform co-authors of the agreement's terms and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E601B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> sign on their behalf.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00F53FF4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00F53FF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Editors-in-Chief</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466150" w:rsidRPr="003C37D3" w:rsidRDefault="00466150" w:rsidP="00466150">
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
       <w:pPr>
         <w:ind w:leftChars="1" w:left="282" w:hangingChars="140" w:hanging="280"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00466150" w:rsidRPr="003C37D3" w:rsidRDefault="00466150" w:rsidP="00466150">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="1" w:left="283" w:hangingChars="140" w:hanging="281"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Authors</w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-        <w:rPr>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:t xml:space="preserve"> Confirmation (Please answer the followings)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
+      <w:pPr>
+        <w:ind w:leftChars="1" w:left="283" w:hangingChars="140" w:hanging="281"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:noProof/>
-[...22 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Q1. Does the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>abstract</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> contain </w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>background, methodology, results, and conclusions</w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> within </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>150 to 250 words</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Q2. Have you filled in the gap in all pages (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>no blank space at all</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">)? Answer (Yes or No): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Q3. Are the references inside </w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">text according to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="001F2D66" w:rsidP="00A248D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="001F2D66" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Q4. Are all F</w:t>
       </w:r>
-      <w:r w:rsidR="00A248D9" w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00A248D9" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">igures drawn according to the </w:t>
       </w:r>
-      <w:r w:rsidR="00A248D9" w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00A248D9" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
-      <w:r w:rsidR="00A248D9" w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00A248D9" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>? (Yes or No)? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="001F2D66" w:rsidP="00A248D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="001F2D66" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Q5. Are all Tables and F</w:t>
       </w:r>
-      <w:r w:rsidR="00A248D9" w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00A248D9" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">igures with the same </w:t>
       </w:r>
-      <w:r w:rsidR="00A248D9" w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00A248D9" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>font size</w:t>
       </w:r>
-      <w:r w:rsidR="0043402E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="0043402E" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A248D9" w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00A248D9" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ten</w:t>
       </w:r>
-      <w:r w:rsidR="00A248D9" w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00A248D9" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and symbol</w:t>
       </w:r>
-      <w:r w:rsidR="0043402E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="0043402E" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A248D9" w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00A248D9" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc</w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A248D9" w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00A248D9" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Q6. Does the paper length at least </w:t>
       </w:r>
-      <w:r w:rsidR="0043402E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="0043402E" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>eight</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> pages</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or more)? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Q7. Are the legends and values of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">figures </w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> font size</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Q8. Does the list of references according to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Q9. Does the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>copyright</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> signed by all authors? (Yes or No)? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Q10. Are all equations </w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>explicit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>font size 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>? (Yes or No)? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Q11. Does your paper contain at least </w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> recent references</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Q12. Have you </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>proofread English grammar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> by a native? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Q13. Do you know the following free version </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>grammar correction</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="002F3FCA" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="000D070B" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00A248D9" w:rsidRPr="00171948">
+        <w:r w:rsidR="00A248D9" w:rsidRPr="00665238">
           <w:rPr>
             <w:rStyle w:val="a7"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.grammarly.com/office-addin/windows</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="00A248D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Q14. Does your paper contain at least </w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>8 (eight)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (eight)</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"> tables and</w:t>
+      </w:r>
+      <w:r w:rsidR="00935E9C" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tables and</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>/or</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> figures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A248D9" w:rsidRPr="00171948" w:rsidRDefault="00A248D9" w:rsidP="0056548D">
+    <w:p w:rsidR="00A248D9" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="0056548D">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="009A1359" w:rsidRPr="009A1359" w:rsidRDefault="00A248D9" w:rsidP="009A1359">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A1359" w:rsidRPr="00665238" w:rsidRDefault="00A248D9" w:rsidP="009A1359">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Q15. Have you </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>understood</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>guidelines</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> given </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00171948">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>web page? Answer (Yes or No):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A1359" w:rsidRDefault="002F3FCA" w:rsidP="009A1359">
+    <w:p w:rsidR="009A1359" w:rsidRPr="00665238" w:rsidRDefault="000D070B" w:rsidP="009A1359">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="420"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="009A1359" w:rsidRPr="00E66A9C">
+        <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
           <w:rPr>
             <w:rStyle w:val="a7"/>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.geomatejournal.com/guidelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00466150" w:rsidRDefault="00466150" w:rsidP="00466150">
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="009A1359" w:rsidRPr="009A1359" w:rsidRDefault="009A1359" w:rsidP="00466150">
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A1359" w:rsidRPr="00665238" w:rsidRDefault="009A1359" w:rsidP="00466150">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00466150" w:rsidRPr="00C1731B" w:rsidRDefault="00466150" w:rsidP="00466150">
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ 明朝"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="ＭＳ 明朝" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C1731B">
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Authors</w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-        <w:rPr>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1731B">
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Biography (Please write all authors</w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-        <w:rPr>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1731B">
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> full name</w:t>
       </w:r>
-      <w:r w:rsidR="0043402E">
-        <w:rPr>
+      <w:r w:rsidR="0043402E" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1731B">
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and biodata here)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466150" w:rsidRPr="003C37D3" w:rsidRDefault="00466150" w:rsidP="00466150">
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:leftChars="1" w:left="282" w:hangingChars="140" w:hanging="280"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Example</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="003C37D3">
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Ms. Siti </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C37D3">
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Hanggita</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C37D3">
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is currently a </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C37D3">
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Ph.D.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C37D3">
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> student in the Department of Environmental Science and Technology, Graduate School of Bioresources, Mie University, Japan. Her email is </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="003C37D3">
+        <w:r w:rsidRPr="00665238">
           <w:rPr>
             <w:rStyle w:val="a7"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>email2@example.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00466150" w:rsidRPr="00C1731B" w:rsidRDefault="00466150" w:rsidP="00466150">
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:leftChars="1" w:left="283" w:hangingChars="140" w:hanging="281"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00466150" w:rsidRPr="00C1731B" w:rsidRDefault="00466150" w:rsidP="00466150">
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:leftChars="1" w:left="283" w:hangingChars="140" w:hanging="281"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C1731B">
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Authors</w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-        <w:rPr>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1731B">
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Contributions (Please write all authors</w:t>
       </w:r>
-      <w:r w:rsidR="009A1359">
-        <w:rPr>
+      <w:r w:rsidR="009A1359" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1731B">
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> contribution</w:t>
       </w:r>
-      <w:r w:rsidR="0043402E">
-        <w:rPr>
+      <w:r w:rsidR="0043402E" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C1731B">
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> here)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466150" w:rsidRPr="003C37D3" w:rsidRDefault="00466150" w:rsidP="00466150">
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:ind w:leftChars="1" w:left="282" w:hangingChars="140" w:hanging="280"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please state the contributions made by each author in the preparation, development, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C37D3">
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> publication of this manuscript. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466150" w:rsidRPr="003C37D3" w:rsidRDefault="00466150" w:rsidP="00466150">
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:ind w:leftChars="1" w:left="282" w:hangingChars="140" w:hanging="280"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Example</w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C37D3">
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Siti Hanggita Rachmawati: Conception, design, acquisition, analysis, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C37D3">
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C37D3">
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> interpretation of data and drafting the article. Prof. Zakaria Hossain: Critical reviewing and final approval of the version to be submitted. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466150" w:rsidRPr="003C37D3" w:rsidRDefault="00466150" w:rsidP="00466150">
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:ind w:leftChars="1" w:left="282" w:hangingChars="140" w:hanging="280"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00466150" w:rsidRPr="00C1731B" w:rsidRDefault="00466150" w:rsidP="00466150">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="1" w:left="283" w:hangingChars="140" w:hanging="281"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C1731B">
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Ethics (Please provide ethical issues that may arise after the publication of your paper)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466150" w:rsidRPr="003C37D3" w:rsidRDefault="00466150" w:rsidP="00466150">
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:ind w:leftChars="1" w:left="282" w:hangingChars="140" w:hanging="280"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C37D3">
-        <w:rPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C37D3">
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">This article is original and contains unpublished material. The corresponding author confirms that all of the other authors have read and approved the manuscript and </w:t>
       </w:r>
-      <w:r w:rsidR="0043402E">
+      <w:r w:rsidR="0043402E" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">have </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C37D3">
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">no ethical issues. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466150" w:rsidRPr="004F5433" w:rsidRDefault="00466150" w:rsidP="00466150">
+    <w:p w:rsidR="00466150" w:rsidRPr="00665238" w:rsidRDefault="00466150" w:rsidP="00466150">
       <w:pPr>
         <w:ind w:left="422" w:hangingChars="211" w:hanging="422"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="001F2D66" w:rsidRDefault="00193CF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00F53FF4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00F53FF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1980"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Name of the Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00193CF2" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00193CF2" w:rsidRPr="00E601B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00193CF2" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F53FF4" w:rsidRDefault="0014520D" w:rsidP="00215D26">
+    <w:p w:rsidR="00F53FF4" w:rsidRPr="00665238" w:rsidRDefault="0014520D" w:rsidP="00215D26">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:object w:dxaOrig="8228" w:dyaOrig="1369">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:345.5pt;height:58pt" o:ole="">
             <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1813830410" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="Visio.Drawing.11" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1836900479" r:id="rId13"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I hereby assign the copyright to my paper entitled,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>`________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">+note - </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>if the paper is rejected, this assignment is null and void</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Name of </w:t>
       </w:r>
-      <w:r w:rsidR="0043402E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="0043402E" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E601B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>author: __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Signature:  __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Date:  _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00193CF2">
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00193CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00193CF2" w:rsidRDefault="00E601B1">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00E601B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00193CF2" w:rsidRPr="00E601B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00193CF2" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>lease send this form duly filled and signed together with your manuscrip</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-    <w:p w:rsidR="00E601B1" w:rsidRPr="00E601B1" w:rsidRDefault="00E601B1">
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>t to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E601B1" w:rsidRPr="00665238" w:rsidRDefault="00E601B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E601B1" w:rsidRPr="00665238" w:rsidRDefault="00E601B1" w:rsidP="00E601B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0029384E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Dr. Zakaria Hossain, </w:t>
       </w:r>
-      <w:r w:rsidR="00215D26">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="00215D26" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Editor-in-Chief</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E601B1" w:rsidRPr="009B3BE5" w:rsidRDefault="00E601B1" w:rsidP="00E601B1">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00E601B1" w:rsidRPr="00665238" w:rsidRDefault="00E601B1" w:rsidP="00E601B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B3BE5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Professor</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>Professor, Division of Environmental Science and Technology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0014520D" w:rsidRPr="00665238" w:rsidRDefault="00E601B1" w:rsidP="00E601B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Division of Environmental Science and Technology</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">Graduate School of Bioresources, </w:t>
+      </w:r>
+      <w:r w:rsidR="0014520D" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Mie University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E601B1" w:rsidRPr="00665238" w:rsidRDefault="00E601B1" w:rsidP="00E601B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>Graduate School of Bioresource</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">s, </w:t>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>1577 Kurima Machiya-</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2D66" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00225FD8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ho</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0014520D" w:rsidRDefault="00E601B1" w:rsidP="00E601B1">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="0014520D" w:rsidRPr="00665238" w:rsidRDefault="00E601B1" w:rsidP="00E601B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B3BE5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Tsu-city, Mie 514-8507, Japan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E601B1" w:rsidRPr="009B3BE5" w:rsidRDefault="00E601B1" w:rsidP="00E601B1">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00E601B1" w:rsidRPr="00665238" w:rsidRDefault="00E601B1" w:rsidP="00E601B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B3BE5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Email: zakaria@bio.mie-u.ac.jp</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0014520D" w:rsidRDefault="00E601B1">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="0014520D" w:rsidRPr="00665238" w:rsidRDefault="00E601B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B3BE5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Tel: +81-59-231-9578</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00193CF2" w:rsidRPr="00E601B1" w:rsidRDefault="00E601B1">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:p w:rsidR="00193CF2" w:rsidRPr="00665238" w:rsidRDefault="00E601B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00427C6E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidR="00427C6E" w:rsidRPr="00665238">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ax: +81-59-231-9578</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00193CF2" w:rsidRPr="00E601B1">
+    <w:sectPr w:rsidR="00193CF2" w:rsidRPr="00665238">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="720" w:left="1440" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002F3FCA" w:rsidRDefault="002F3FCA" w:rsidP="0035160B">
+    <w:p w:rsidR="000D070B" w:rsidRDefault="000D070B" w:rsidP="0035160B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002F3FCA" w:rsidRDefault="002F3FCA" w:rsidP="0035160B">
+    <w:p w:rsidR="000D070B" w:rsidRDefault="000D070B" w:rsidP="0035160B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Britannic Bold">
-    <w:panose1 w:val="020B0903060703020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002F3FCA" w:rsidRDefault="002F3FCA" w:rsidP="0035160B">
+    <w:p w:rsidR="000D070B" w:rsidRDefault="000D070B" w:rsidP="0035160B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002F3FCA" w:rsidRDefault="002F3FCA" w:rsidP="0035160B">
+    <w:p w:rsidR="000D070B" w:rsidRDefault="000D070B" w:rsidP="0035160B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="069711B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E90C24BE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -2779,116 +2784,117 @@
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0MzQ2MTGyNDUyNzcwMTVV0lEKTi0uzszPAymwqAUA7bdNZywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00C637BA"/>
+    <w:rsid w:val="000D070B"/>
     <w:rsid w:val="0014520D"/>
     <w:rsid w:val="00171948"/>
     <w:rsid w:val="00193CF2"/>
     <w:rsid w:val="001F2D66"/>
     <w:rsid w:val="001F3781"/>
     <w:rsid w:val="00215D26"/>
     <w:rsid w:val="00225FD8"/>
     <w:rsid w:val="00285EDD"/>
     <w:rsid w:val="002F3FCA"/>
     <w:rsid w:val="0035160B"/>
     <w:rsid w:val="00427C6E"/>
     <w:rsid w:val="0043402E"/>
     <w:rsid w:val="00466150"/>
     <w:rsid w:val="0056548D"/>
     <w:rsid w:val="00585B24"/>
     <w:rsid w:val="006419DE"/>
+    <w:rsid w:val="00665238"/>
     <w:rsid w:val="00696653"/>
     <w:rsid w:val="006B2A1F"/>
     <w:rsid w:val="006B2DE0"/>
     <w:rsid w:val="00867AE3"/>
     <w:rsid w:val="008F708C"/>
     <w:rsid w:val="00935E9C"/>
     <w:rsid w:val="00961387"/>
     <w:rsid w:val="009A1359"/>
     <w:rsid w:val="009F0341"/>
     <w:rsid w:val="00A23E64"/>
     <w:rsid w:val="00A248D9"/>
     <w:rsid w:val="00A363E0"/>
     <w:rsid w:val="00B81680"/>
     <w:rsid w:val="00C26EAC"/>
     <w:rsid w:val="00C637BA"/>
     <w:rsid w:val="00CC74AB"/>
     <w:rsid w:val="00D17AC3"/>
     <w:rsid w:val="00E601B1"/>
     <w:rsid w:val="00EA32F4"/>
     <w:rsid w:val="00F53FF4"/>
     <w:rsid w:val="00F804FD"/>
     <w:rsid w:val="00FD3981"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1B0011D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{682366AF-B91D-4C28-8AD9-52FF05DB5E1D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>