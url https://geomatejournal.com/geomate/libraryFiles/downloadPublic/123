--- v0 (2025-10-26)
+++ v1 (2026-04-18)
@@ -11,6042 +11,6571 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+    <w:p w14:paraId="3BD0BA31" w14:textId="622EB588" w:rsidR="00B45D94" w:rsidRPr="00F86705" w:rsidRDefault="00B45D94" w:rsidP="00B45D94">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk226117540"/>
+      <w:r w:rsidRPr="00B45D94">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39E12583" wp14:editId="62C793DB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>78740</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-782320</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="5753100" cy="742482"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="3" name="図 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 11"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect t="6611" b="3882"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5753100" cy="742482"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="00F86705">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>DOI: 10.21660/2026.141.5333</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86705">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>May, 2026 Vol.30, Issue 141, pp.1-8</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00E371E6" w:rsidP="008E4190">
+    <w:p w14:paraId="472D8174" w14:textId="6FEFEB9C" w:rsidR="00F86705" w:rsidRDefault="00F86705" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...274 lines deleted...]
-    <w:p w:rsidR="00B62900" w:rsidRPr="00714456" w:rsidRDefault="00B62900" w:rsidP="008E4190">
+    </w:p>
+    <w:p w14:paraId="37CC0B1E" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:caps w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:caps w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TITLE OF THE PAPER, </w:t>
+      </w:r>
+      <w:r w:rsidR="0094580F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:caps w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>CALIBRI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:caps w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, 14 FONT SIZE, CENTER, BOLD</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62900" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:caps w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00664801" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:caps w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>LENGTH BETWEEN 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE13AD" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:caps w:val="0"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>0 TO 100 CHARACTERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D35EC8" w14:textId="6F092DDF" w:rsidR="00B62900" w:rsidRPr="008F2622" w:rsidRDefault="00B62900" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRDefault="00E978C7" w:rsidP="008E4190">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CE7F32D" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00E978C7" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00A71881" w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00A71881" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Author Name</w:t>
       </w:r>
-      <w:r w:rsidR="00A71881" w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00A71881" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00A71881" w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00A71881" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>, Author Name</w:t>
       </w:r>
-      <w:r w:rsidR="00A71881" w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00A71881" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00A71881" w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00A71881" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Author Name</w:t>
       </w:r>
-      <w:r w:rsidR="00A71881" w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00A71881" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00006CAE">
-        <w:rPr>
+      <w:r w:rsidR="00006CAE" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00006CAE">
-        <w:rPr>
+      <w:r w:rsidR="00006CAE" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>(All Authors</w:t>
       </w:r>
-      <w:r w:rsidR="00A22A74" w:rsidRPr="00A22A74">
-        <w:rPr>
+      <w:r w:rsidR="00A22A74" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00006CAE" w:rsidRPr="005947A2">
-        <w:rPr>
+      <w:r w:rsidR="00006CAE" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> full name</w:t>
       </w:r>
-      <w:r w:rsidR="00F94544">
-        <w:rPr>
+      <w:r w:rsidR="00F94544" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00006CAE">
-        <w:rPr>
+      <w:r w:rsidR="00006CAE" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> here, </w:t>
       </w:r>
-      <w:r w:rsidR="00006CAE" w:rsidRPr="005947A2">
-        <w:rPr>
+      <w:r w:rsidR="00006CAE" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>abbreviation</w:t>
       </w:r>
-      <w:r w:rsidR="00A22A74">
-        <w:rPr>
+      <w:r w:rsidR="00A22A74" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00006CAE" w:rsidRPr="005947A2">
-        <w:rPr>
+      <w:r w:rsidR="00006CAE" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A22A74">
-        <w:rPr>
+      <w:r w:rsidR="00A22A74" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="00006CAE" w:rsidRPr="005947A2">
-        <w:rPr>
+      <w:r w:rsidR="00006CAE" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> not allowed</w:t>
       </w:r>
-      <w:r w:rsidR="00006CAE">
-        <w:rPr>
+      <w:r w:rsidR="00006CAE" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4190" w:rsidRPr="008E4190" w:rsidRDefault="008E4190" w:rsidP="008E4190">
+    <w:p w14:paraId="5968DAFD" w14:textId="4E31AA5D" w:rsidR="008E4190" w:rsidRPr="008F2622" w:rsidRDefault="008E4190" w:rsidP="008F2622">
       <w:pPr>
         <w:pStyle w:val="20"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26A60D5A" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="005769A0">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="005769A0" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Department /or F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t>epartment /or F</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">aculty, University, Country; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>2,3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Company, Country</w:t>
       </w:r>
-      <w:r w:rsidR="00006CAE">
-        <w:rPr>
+      <w:r w:rsidR="00006CAE" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00153F29">
-        <w:rPr>
+      <w:r w:rsidR="00153F29" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">the actual </w:t>
       </w:r>
-      <w:r w:rsidR="00006CAE">
-        <w:rPr>
+      <w:r w:rsidR="00006CAE" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">address is not </w:t>
       </w:r>
-      <w:r w:rsidR="005D5D2C">
-        <w:rPr>
+      <w:r w:rsidR="005D5D2C" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>permitt</w:t>
       </w:r>
-      <w:r w:rsidR="00006CAE">
-        <w:rPr>
+      <w:r w:rsidR="00006CAE" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>ed)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4190" w:rsidRPr="008E4190" w:rsidRDefault="008E4190" w:rsidP="008E4190">
+    <w:p w14:paraId="4B5B0FAF" w14:textId="6261906B" w:rsidR="008E4190" w:rsidRPr="008F2622" w:rsidRDefault="008E4190" w:rsidP="008F2622">
       <w:pPr>
         <w:pStyle w:val="20"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00E978C7" w:rsidRPr="00714456" w:rsidRDefault="00E978C7" w:rsidP="008E4190">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F758C2E" w14:textId="77777777" w:rsidR="00E978C7" w:rsidRPr="008F2622" w:rsidRDefault="00E978C7" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>*Corresponding Author</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...13 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, Received: 00</w:t>
+      </w:r>
+      <w:r w:rsidR="00D01837" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oct. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D01837">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00D01837" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2B38" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">,   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Revised: 00 </w:t>
       </w:r>
-      <w:r w:rsidR="00D01837">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00D01837" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Nov. 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2B38" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">, Accepted: 00 </w:t>
       </w:r>
-      <w:r w:rsidR="00D01837">
-[...6 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+      <w:r w:rsidR="00D01837" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Dec. 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2B38" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8FB838" w14:textId="53EE4285" w:rsidR="008F2622" w:rsidRPr="008F2622" w:rsidRDefault="008F2622" w:rsidP="008F2622">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339B31C2" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>ABSTRACT:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C12DDA" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Please read all information provided in this template and questions Q1-Q15 on the copyright form carefully before beginning</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA32AD" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The paper must include at least 8 figures and/or tables and should be written in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0094580F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0094580F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>alibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA32AD" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, 10-point font size. The title should be between 50 and 100 characters in length. The abstract should cover the following elements: problem statement, approach, results, an</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00AA32AD" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d conclusions, and should be between 150 and approximately 250 words. Use this document as a template. The paper should be </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5E1D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a minimum of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA32AD" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 pages in length, with no </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5E1D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>maximum page limit</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA32AD" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The regular publication fee is 800 USD, or 100 USD per page. An additional fee </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5E1D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>of $100 per extra page or $ 100 per extra author is required if there are more than five authors or more than eight pages</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA32AD" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. If the paper does not fully comply with this template, it will not be </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5E1D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reviewed or </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA32AD" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>published in the GEOMATE Journal. Authors must pay the publication fee upon final submission. Ensure that both DOC and PDF formats are attached for the final submission. Please double-check that the entire paper, except for the title (which should be in 14-point font), uses a 10-point font size. Do not include any author’s email, position, or department in the author section. Visit the journal website for updates and adhere strictly to the style provided above.</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3EA5" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D0AB27" w14:textId="767AC680" w:rsidR="008F2622" w:rsidRPr="008F2622" w:rsidRDefault="008F2622" w:rsidP="008F2622">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5742E28A" w14:textId="77777777" w:rsidR="00A71881" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Four or </w:t>
+      </w:r>
+      <w:r w:rsidR="00B46C40" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>ive</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46C40" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> keywords (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A21912" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>The first</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46C40" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>haracters o</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46C40" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f each </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5C0E" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>key</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B46C40" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>capital/uppercase letters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>), Italic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF9AD23" w14:textId="5F1E02B3" w:rsidR="008F2622" w:rsidRPr="008F2622" w:rsidRDefault="008F2622" w:rsidP="008F2622">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7473EBDB" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...246 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E2C3017" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...16 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId11"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidSect="00BB3960">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="203D9BD4" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r w:rsidRPr="00714456">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="768FD3B4" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00715213" w:rsidRDefault="00715213" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06B9895E" w14:textId="19853137" w:rsidR="00715213" w:rsidRPr="008F2622" w:rsidRDefault="00715213" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00C3625A" w:rsidRDefault="00715213" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The paper size should be 210 mm × 297 mm (A4). Save your paper in the MS Word templates directory. Use 10-point </w:t>
+      </w:r>
+      <w:r w:rsidR="002212CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> font throughout the article, including any text within figures and tables. Single-line spacing is required. Avoid using underlining or bolding within the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D7A10F" w14:textId="77777777" w:rsidR="00C3625A" w:rsidRPr="008F2622" w:rsidRDefault="00715213" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00715213" w:rsidRDefault="00715213" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Set the top margin to 30 mm and the left, right, and bottom margins to 25 mm. Headings should be left-justified and numbered. Leave one line space between headings and the first paragraph, but no space before subsequent paragraphs. Indent the first line of each section by 5 mm. All text should be justified on both left and right sides. Footnotes and underlines are not permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694A81FB" w14:textId="77777777" w:rsidR="00715213" w:rsidRPr="008F2622" w:rsidRDefault="00715213" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00C3625A" w:rsidRPr="00714456" w:rsidRDefault="00C3625A" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A69699A" w14:textId="77777777" w:rsidR="00C3625A" w:rsidRPr="008F2622" w:rsidRDefault="00C3625A" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>RESEARCH SIGNIFICANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C3625A" w:rsidRDefault="00C3625A" w:rsidP="008E4190">
+    <w:p w14:paraId="6905169A" w14:textId="77777777" w:rsidR="00C3625A" w:rsidRPr="008F2622" w:rsidRDefault="00C3625A" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRDefault="00044E7D" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0341141A" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00044E7D" w:rsidP="008E4190">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="142" w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044E7D">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>The significance of the study is essentially the importance of your research. This section of your research paper should clearly state the significance of your study. It should be between 70 and 100 words and outline the potential impact of the reported work on the current state of the art or state of practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00044E7D" w:rsidRPr="00714456" w:rsidRDefault="00044E7D" w:rsidP="008E4190">
+    <w:p w14:paraId="72ACCA1C" w14:textId="77777777" w:rsidR="00044E7D" w:rsidRPr="008F2622" w:rsidRDefault="00044E7D" w:rsidP="008E4190">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69D29BDE" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00714456">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">HEADINGS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="4FB2829E" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00721534" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E49C19E" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00721534" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Use a maximum of three heading levels, corresponding to chapters, sections, and subsections. First-level headings for chapter titles should be in 10-point font size, bold, justified, and in uppercase. Leave one blank line both before and after first-and second-level headings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E957230" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="007755A1" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="064A603A" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="007755A1" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="Secondlevelheading"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="003737D5" w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="003737D5" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00A71881" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="00A71881" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The Second</w:t>
       </w:r>
-      <w:r w:rsidR="00257545">
-        <w:rPr>
+      <w:r w:rsidR="00257545" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00A71881" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="00A71881" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Level Headings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="6E5A3ACE" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00721534" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="168ED159" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00721534" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r w:rsidRPr="00721534">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Second-level headings should be in 10-point font size, bold, justified, with the first letter of each major word capitalized. Leave one blank line both before and after the heading.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="0001F504" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="007755A1" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="662137F9" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="007755A1" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="Thirdlevelheading"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ 明朝"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="003737D5" w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="003737D5" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">.1.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00A71881" w:rsidRPr="00714456">
+      <w:r w:rsidR="00A71881" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Third</w:t>
       </w:r>
-      <w:r w:rsidR="00257545">
+      <w:r w:rsidR="00257545" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00A71881" w:rsidRPr="00714456">
+      <w:r w:rsidR="00A71881" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>level headings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00721534" w:rsidP="008E4190">
+    <w:p w14:paraId="236D3B07" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00721534" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r w:rsidRPr="00721534">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>These headings should be in 10-point font size, italics, and sentence case. Insert one blank line before the heading, but do not add a blank line after it. Avoid using additional lower-level titles. Follow the style of this template exactly.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="307E4EA4" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789BADE9" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00714456">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>tables, figures</w:t>
       </w:r>
-      <w:r w:rsidR="005D5D2C">
+      <w:r w:rsidR="005D5D2C" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A72646">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>AND</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> EQUATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="076BB6AA" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00721534" w:rsidRDefault="00721534" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4B4457" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00721534" w:rsidP="008E4190">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="142" w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Figures and T</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Figures and Tables should be sized to fit either the full width of a single column, as shown in Table 1 or Fig.1 in this example, or the full width across two columns. Do not place any text adjacent to figures or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>ables should be sized to fit either the full width of a single column, a</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+        <w:lastRenderedPageBreak/>
+        <w:t>tables. Avoid grouping figures or tables together at the end of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44899A5E" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="007755A1" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF3DD0A" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="007755A1" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="003737D5" w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="003737D5" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
-      <w:r w:rsidR="00A71881" w:rsidRPr="00714456">
+      <w:r w:rsidR="00A71881" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tables </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="3F73C11E" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00C3625A" w:rsidRPr="00714456" w:rsidRDefault="005A027F" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56C478BC" w14:textId="2B8EA1AD" w:rsidR="00C3625A" w:rsidRPr="008F2622" w:rsidRDefault="005A027F" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="142"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">10 </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table numbers and labels should be placed above the table, and justified on both the left and right (e.g., Table 1). Number tables consecutively and place each one near its first reference in the text. Leave at least one line space between the table, label, and surrounding text. Tables should be set to fit either a single column or the full width across two columns, with no vertical lines or borders. Use a font size of 8–10 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005A027F">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005A027F">
-        <w:t xml:space="preserve"> in Times New Roman or a similar font for table content. Footnotes should be in 8 </w:t>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="002212CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or a similar font for table content. Footnotes should be in 8 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005A027F">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005A027F">
-[...3 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002212CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and italicized. Avoid excessively large or small fonts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A58A029" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="450512E5" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="FigandTable"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00714456">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
-      <w:r w:rsidR="0054020B">
+      <w:r w:rsidR="0054020B" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">This is </w:t>
       </w:r>
-      <w:r w:rsidR="005947A2">
-        <w:rPr>
+      <w:r w:rsidR="005947A2" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="005947A2">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> example</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005947A2">
-        <w:rPr>
+      <w:r w:rsidR="005947A2" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> table </w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
         <w:rPr>
           <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>formatting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="6EB2B866" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1085"/>
         <w:gridCol w:w="1085"/>
         <w:gridCol w:w="1089"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidTr="0022163E">
+      <w:tr w:rsidR="00A71881" w:rsidRPr="008F2622" w14:paraId="66758067" w14:textId="77777777" w:rsidTr="0022163E">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="59591FC2" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Items</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="4B24354F" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="471DFDC0" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="649C97B9" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>z</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidTr="0022163E">
+      <w:tr w:rsidR="00A71881" w:rsidRPr="008F2622" w14:paraId="16E9AE32" w14:textId="77777777" w:rsidTr="0022163E">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="44CBD459" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="5A9E2782" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="005E8384" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="44E817E6" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidTr="0022163E">
+      <w:tr w:rsidR="00A71881" w:rsidRPr="008F2622" w14:paraId="4228871C" w14:textId="77777777" w:rsidTr="0022163E">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="1DCC7BA6" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="48B04DB8" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="2EA27173" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="28E707F2" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidTr="0022163E">
+      <w:tr w:rsidR="00A71881" w:rsidRPr="008F2622" w14:paraId="31C092B1" w14:textId="77777777" w:rsidTr="0022163E">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="27D41FDB" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="0FD6D081" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="3F09A454" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00A71881" w:rsidRPr="001F008D" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:p w14:paraId="6FF1FE95" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F008D">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022163E" w:rsidRPr="001F008D" w:rsidTr="0022163E">
+      <w:tr w:rsidR="0022163E" w:rsidRPr="008F2622" w14:paraId="06AC507C" w14:textId="77777777" w:rsidTr="0022163E">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="0022163E" w:rsidRPr="001F008D" w:rsidRDefault="0022163E" w:rsidP="008E4190">
+          <w:p w14:paraId="43C84DD1" w14:textId="77777777" w:rsidR="0022163E" w:rsidRPr="008F2622" w:rsidRDefault="0022163E" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="0022163E" w:rsidRPr="001F008D" w:rsidRDefault="0022163E" w:rsidP="008E4190">
+          <w:p w14:paraId="765E29A2" w14:textId="77777777" w:rsidR="0022163E" w:rsidRPr="008F2622" w:rsidRDefault="0022163E" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="0022163E" w:rsidRPr="001F008D" w:rsidRDefault="0022163E" w:rsidP="008E4190">
+          <w:p w14:paraId="15701C79" w14:textId="77777777" w:rsidR="0022163E" w:rsidRPr="008F2622" w:rsidRDefault="0022163E" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="0022163E" w:rsidRPr="001F008D" w:rsidRDefault="0022163E" w:rsidP="008E4190">
+          <w:p w14:paraId="090101BC" w14:textId="77777777" w:rsidR="0022163E" w:rsidRPr="008F2622" w:rsidRDefault="0022163E" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0022163E" w:rsidRPr="001F008D" w:rsidTr="0022163E">
+      <w:tr w:rsidR="0022163E" w:rsidRPr="008F2622" w14:paraId="7D145CB3" w14:textId="77777777" w:rsidTr="0022163E">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0022163E" w:rsidRPr="001F008D" w:rsidRDefault="0022163E" w:rsidP="008E4190">
+          <w:p w14:paraId="1B984797" w14:textId="77777777" w:rsidR="0022163E" w:rsidRPr="008F2622" w:rsidRDefault="0022163E" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0022163E" w:rsidRPr="001F008D" w:rsidRDefault="0022163E" w:rsidP="008E4190">
+          <w:p w14:paraId="3BFF3B94" w14:textId="77777777" w:rsidR="0022163E" w:rsidRPr="008F2622" w:rsidRDefault="0022163E" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0022163E" w:rsidRPr="001F008D" w:rsidRDefault="0022163E" w:rsidP="008E4190">
+          <w:p w14:paraId="499D80CB" w14:textId="77777777" w:rsidR="0022163E" w:rsidRPr="008F2622" w:rsidRDefault="0022163E" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1281" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0022163E" w:rsidRPr="001F008D" w:rsidRDefault="0022163E" w:rsidP="008E4190">
+          <w:p w14:paraId="3A62D865" w14:textId="77777777" w:rsidR="0022163E" w:rsidRPr="008F2622" w:rsidRDefault="0022163E" w:rsidP="008E4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="993"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00C3625A" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="11354035" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
-      <w:r w:rsidR="005D5D2C" w:rsidRPr="00C3625A">
-        <w:rPr>
+      <w:r w:rsidR="005D5D2C" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3625A">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>hould be placed under the table</w:t>
       </w:r>
-      <w:r w:rsidR="00E177BD">
-        <w:rPr>
+      <w:r w:rsidR="00E177BD" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C3625A">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> leaving no space in-between; </w:t>
       </w:r>
-      <w:r w:rsidR="00815ADD">
-        <w:rPr>
+      <w:r w:rsidR="00815ADD" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="0022163E">
-        <w:rPr>
+      <w:r w:rsidR="0022163E" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>-10</w:t>
       </w:r>
-      <w:r w:rsidR="0054020B">
-        <w:rPr>
+      <w:r w:rsidR="0054020B" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>pt font</w:t>
+      </w:r>
+      <w:r w:rsidR="00E177BD" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="16"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:sz w:val="16"/>
-[...8 lines deleted...]
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> left- and right-justified.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00382FBE" w:rsidRPr="00714456" w:rsidRDefault="00382FBE" w:rsidP="008E4190">
+    <w:p w14:paraId="42ECEA6D" w14:textId="77777777" w:rsidR="00382FBE" w:rsidRPr="008F2622" w:rsidRDefault="00382FBE" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="007755A1" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15EA21C8" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="007755A1" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="003737D5" w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="003737D5" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
-      <w:r w:rsidR="00A71881" w:rsidRPr="00714456">
+      <w:r w:rsidR="00A71881" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Figures</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="521EA263" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="005A027F" w:rsidRDefault="005A027F" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C489AA9" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="005A027F" w:rsidP="008F2622">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="142"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="005A027F" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure numbers and labels should be placed one line below the figure, and justified on both the left and right. Number figures consecutively in the order of their first reference in the text, and place them close to where they are first mentioned (e.g., Fig. 1). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0862386A" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00CE365C" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
-        <w:ind w:firstLineChars="142"/>
-[...22 lines deleted...]
-        <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:contextualSpacing/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:object w:dxaOrig="15436" w:dyaOrig="11815">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:object w:dxaOrig="15436" w:dyaOrig="11815" w14:anchorId="783CFEBC">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:205.3pt;height:157.75pt" o:ole="">
-            <v:imagedata r:id="rId12" o:title=""/>
+            <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Origin95.Graph" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1813830511" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="Origin95.Graph" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1836900542" r:id="rId14"/>
         </w:object>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E1BF3" w:rsidRDefault="003E1BF3" w:rsidP="008E4190">
+    <w:p w14:paraId="3B1AE717" w14:textId="77777777" w:rsidR="003E1BF3" w:rsidRPr="008F2622" w:rsidRDefault="003E1BF3" w:rsidP="0094580F">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="120" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="003E1BF3" w:rsidRDefault="003E1BF3" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12203A1F" w14:textId="77777777" w:rsidR="003E1BF3" w:rsidRPr="008F2622" w:rsidRDefault="003E1BF3" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rStyle w:val="FigandTable"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00714456">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Fig.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a good example of figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
         <w:rPr>
           <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>formatting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E1BF3" w:rsidRDefault="003E1BF3" w:rsidP="008E4190">
+    <w:p w14:paraId="796265CA" w14:textId="77777777" w:rsidR="003E1BF3" w:rsidRDefault="003E1BF3" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="008A4BA9" w:rsidRDefault="008A4BA9" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EE7EEDE" w14:textId="77777777" w:rsidR="008F2622" w:rsidRPr="008F2622" w:rsidRDefault="008F2622" w:rsidP="008F2622">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLineChars="142"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avoid compressing figures; images with a resolution of 600 dpi or higher are preferred. Draw figures clearly, properly embedding any text within the image, rather than cutting and pasting from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>other sources. Ensure figures are useful and readable after printing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C3977C" w14:textId="56FC39CF" w:rsidR="003E1BF3" w:rsidRPr="008F2622" w:rsidRDefault="008F2622" w:rsidP="008F2622">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLineChars="142"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figures should be set to fit either a single column or the full width across two columns. Use a 10-point font size in </w:t>
+      </w:r>
+      <w:r w:rsidR="002212CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or a similar font for all figure text, ensuring it is neither too large nor too small. Avoid using outer borders, italics, or bold (e.g., Figs.2–5). </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA3150" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:object w:dxaOrig="15437" w:dyaOrig="11815" w14:anchorId="57056F6D">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:196.8pt;height:150.65pt" o:ole="">
+            <v:imagedata r:id="rId15" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Origin95.Graph" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1836900543" r:id="rId16"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14974BE9" w14:textId="77777777" w:rsidR="003E1BF3" w:rsidRPr="008F2622" w:rsidRDefault="003E1BF3" w:rsidP="0094580F">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="120" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B47F7A6" w14:textId="77777777" w:rsidR="003E1BF3" w:rsidRPr="008F2622" w:rsidRDefault="003E1BF3" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Fig.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC62B8" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a bad example of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC62B8" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Too small font not allowed)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F45227" w14:textId="77777777" w:rsidR="008310F9" w:rsidRPr="008F2622" w:rsidRDefault="008310F9" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52007A82" w14:textId="77777777" w:rsidR="008310F9" w:rsidRPr="008F2622" w:rsidRDefault="00AA3150" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:object w:dxaOrig="15437" w:dyaOrig="11815" w14:anchorId="06908FA1">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:196.8pt;height:150.65pt" o:ole="">
+            <v:imagedata r:id="rId17" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Origin95.Graph" ShapeID="_x0000_i1027" DrawAspect="Content" ObjectID="_1836900544" r:id="rId18"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7768ACFB" w14:textId="77777777" w:rsidR="008310F9" w:rsidRPr="008F2622" w:rsidRDefault="008310F9" w:rsidP="0094580F">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="120" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C11EA2" w14:textId="77777777" w:rsidR="008310F9" w:rsidRPr="008F2622" w:rsidRDefault="008310F9" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Fig.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C17B3" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A633D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a bad example of figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Too big </w:t>
+      </w:r>
+      <w:r w:rsidR="000C17B3" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or too small </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">font </w:t>
+      </w:r>
+      <w:r w:rsidR="000C17B3" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sizes are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>not allowed)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC0F3A8" w14:textId="77777777" w:rsidR="003E1BF3" w:rsidRPr="008F2622" w:rsidRDefault="003E1BF3" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715066D2" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00AA3150" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:object w:dxaOrig="15437" w:dyaOrig="11815" w14:anchorId="72E2BD98">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:196.05pt;height:150.05pt" o:ole="">
+            <v:imagedata r:id="rId19" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Origin95.Graph" ShapeID="_x0000_i1028" DrawAspect="Content" ObjectID="_1836900545" r:id="rId20"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34856A9E" w14:textId="77777777" w:rsidR="003E1BF3" w:rsidRPr="008F2622" w:rsidRDefault="003E1BF3" w:rsidP="0094580F">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="120" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D5811A0" w14:textId="77777777" w:rsidR="003E1BF3" w:rsidRPr="008F2622" w:rsidRDefault="00D35FF3" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Fig.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E341B4" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A633D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73759" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1BF3" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a bad example of figure </w:t>
+      </w:r>
+      <w:r w:rsidR="00973D97" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Bold font not allowed)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A92C59" w14:textId="77777777" w:rsidR="0022163E" w:rsidRDefault="0022163E" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13172AAD" w14:textId="77777777" w:rsidR="008F2622" w:rsidRPr="008F2622" w:rsidRDefault="008F2622" w:rsidP="008F2622">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLineChars="142"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please refer to the provided examples and follow </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>these instructions strictly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACCE83D" w14:textId="77777777" w:rsidR="008F2622" w:rsidRPr="008F2622" w:rsidRDefault="008F2622" w:rsidP="008F2622">
+      <w:pPr>
+        <w:pStyle w:val="20"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21F6719C" w14:textId="77777777" w:rsidR="008F2622" w:rsidRPr="008F2622" w:rsidRDefault="008F2622" w:rsidP="008F2622">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:caps w:val="0"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:caps w:val="0"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Copyright Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A4BA9" w:rsidRPr="00763D6D" w:rsidRDefault="008A4BA9" w:rsidP="008E4190">
-[...8 lines deleted...]
-    <w:p w:rsidR="008A4BA9" w:rsidRDefault="001946BB" w:rsidP="008E4190">
+    <w:p w14:paraId="0671347C" w14:textId="77777777" w:rsidR="008F2622" w:rsidRPr="008F2622" w:rsidRDefault="008F2622" w:rsidP="008F2622">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF71F1C" w14:textId="77777777" w:rsidR="008F2622" w:rsidRPr="008F2622" w:rsidRDefault="008F2622" w:rsidP="008F2622">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLineChars="142"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="008A4BA9" w:rsidRDefault="008A4BA9" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>A copyright form signed by all authors is required for submission to the GEOMATE Journal. This form must be submitted along with the paper. You can download the copyright form from the GEOMATE website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06715981" w14:textId="77777777" w:rsidR="008F2622" w:rsidRPr="008F2622" w:rsidRDefault="008F2622" w:rsidP="008F2622">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="003E1BF3" w:rsidRDefault="00AA3150" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="458365A8" w14:textId="77777777" w:rsidR="008F2622" w:rsidRPr="008F2622" w:rsidRDefault="008F2622" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="003E1BF3" w:rsidRDefault="003E1BF3" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CDFB5EC" w14:textId="77777777" w:rsidR="008A4BA9" w:rsidRPr="008F2622" w:rsidRDefault="008A4BA9" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="003E1BF3" w:rsidRDefault="003E1BF3" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>4.4 Equations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D52FB0D" w14:textId="77777777" w:rsidR="008A4BA9" w:rsidRPr="008F2622" w:rsidRDefault="008A4BA9" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rStyle w:val="FigandTable"/>
-[...46 lines deleted...]
-    <w:p w:rsidR="008310F9" w:rsidRDefault="008310F9" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4375CCCE" w14:textId="77777777" w:rsidR="008A4BA9" w:rsidRPr="008F2622" w:rsidRDefault="001946BB" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="284"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Equations and symbols should be typed using the equation editor. Number equations consecutively, placing the equation numbers in parentheses, as shown in the example below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193EE5B0" w14:textId="77777777" w:rsidR="008A4BA9" w:rsidRPr="008F2622" w:rsidRDefault="008A4BA9" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CFE452A" w14:textId="77777777" w:rsidR="008A4BA9" w:rsidRPr="008F2622" w:rsidRDefault="008A4BA9" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="Equation"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:position w:val="-12"/>
+        </w:rPr>
+        <w:object w:dxaOrig="2120" w:dyaOrig="380" w14:anchorId="7F907391">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:102.7pt;height:18.75pt" o:ole="">
+            <v:imagedata r:id="rId21" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1029" DrawAspect="Content" ObjectID="_1836900546" r:id="rId22"/>
+        </w:object>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B026E2" w14:textId="77777777" w:rsidR="008A4BA9" w:rsidRPr="008F2622" w:rsidRDefault="008A4BA9" w:rsidP="008E4190">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="993"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD0A902" w14:textId="77777777" w:rsidR="008A4BA9" w:rsidRPr="008F2622" w:rsidRDefault="001946BB" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
-        <w:ind w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="008310F9" w:rsidRDefault="00AA3150" w:rsidP="008E4190">
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Refer to equations as “Eq. (1)” rather than “equation (1),” except at the beginning of a sentence, where you would write “Equation (1) is...”. The equation number, enclosed in parentheses, should be right-justified. Define symbols and notations when they first appear. Leave one blank line before and after each equation. Equations should fit either a single column or the full width across two columns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F083B4" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="0094580F">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...9 lines deleted...]
-    <w:p w:rsidR="008310F9" w:rsidRDefault="008310F9" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DF938EE" w14:textId="77777777" w:rsidR="0052167E" w:rsidRPr="008F2622" w:rsidRDefault="000D2BC1" w:rsidP="0094580F">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="008310F9" w:rsidRPr="008310F9" w:rsidRDefault="008310F9" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:object w:dxaOrig="15436" w:dyaOrig="11815" w14:anchorId="63AE6B8C">
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:205.3pt;height:157.75pt" o:ole="" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+            <v:imagedata r:id="rId23" o:title=""/>
+            <w10:bordertop type="single" width="4"/>
+            <w10:borderleft type="single" width="4"/>
+            <w10:borderbottom type="single" width="4"/>
+            <w10:borderright type="single" width="4"/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Origin95.Graph" ShapeID="_x0000_i1030" DrawAspect="Content" ObjectID="_1836900547" r:id="rId24"/>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D09C034" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="0094580F">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...65 lines deleted...]
-    <w:p w:rsidR="003E1BF3" w:rsidRPr="00714456" w:rsidRDefault="003E1BF3" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1F5824" w14:textId="77777777" w:rsidR="008A633D" w:rsidRPr="008F2622" w:rsidRDefault="008A633D" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00AA3150" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Fig.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E341B4" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a bad example of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E341B4" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Outer borders </w:t>
+      </w:r>
+      <w:r w:rsidR="00E341B4" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rStyle w:val="FigandTable"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>not allowed)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F854155" w14:textId="77777777" w:rsidR="008A633D" w:rsidRPr="008F2622" w:rsidRDefault="008A633D" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-        <w:jc w:val="center"/>
-[...99 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...268 lines deleted...]
-    <w:p w:rsidR="00906669" w:rsidRPr="00F97FE4" w:rsidRDefault="007755A1" w:rsidP="008E4190">
+    </w:p>
+    <w:p w14:paraId="46283511" w14:textId="77777777" w:rsidR="00906669" w:rsidRPr="008F2622" w:rsidRDefault="007755A1" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:caps w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00906669">
-        <w:rPr>
+      <w:r w:rsidR="00906669" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:caps w:val="0"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00906669" w:rsidRDefault="001946BB" w:rsidP="008E4190">
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>.4.1 Proofread</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F88A931" w14:textId="77777777" w:rsidR="00906669" w:rsidRPr="008F2622" w:rsidRDefault="001946BB" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLineChars="150" w:firstLine="300"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001946BB">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>If English is not your native language and you feel that the quality of English in your paper is not up to standard, please ask a native English-speaking colleague to proofread your work, or consider consulting a professional proofreader.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00906669" w:rsidRPr="00906669" w:rsidRDefault="00906669" w:rsidP="008E4190">
+    <w:p w14:paraId="08CF7261" w14:textId="77777777" w:rsidR="00906669" w:rsidRPr="008F2622" w:rsidRDefault="00906669" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="007755A1" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1963A1D9" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="007755A1" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:caps w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00906669">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00906669" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:caps w:val="0"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.4.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A71881" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:caps w:val="0"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...7 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Color figures and drawings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="001946BB" w:rsidP="008E4190">
+    <w:p w14:paraId="1E44B490" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="001946BB" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="0072444F" w:rsidRPr="00714456" w:rsidRDefault="0072444F" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may include color figures and photographs in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>your paper, which will appear in color in the online version of the journal. However, please ensure that your color figures are legible when printed in monochrome (black and white), as this is how they will be reproduced in the hardcopy version of the journal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCFAAAA" w14:textId="77777777" w:rsidR="0072444F" w:rsidRPr="008F2622" w:rsidRDefault="0072444F" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="20"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D317FE" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="Firstlevelheading"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CITATION AND REFERENCE LIST</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0072444F" w:rsidRPr="00714456" w:rsidRDefault="0072444F" w:rsidP="008E4190">
+    <w:p w14:paraId="1E4C5C1E" w14:textId="77777777" w:rsidR="0072444F" w:rsidRPr="008F2622" w:rsidRDefault="0072444F" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00642405" w:rsidRPr="00642405" w:rsidRDefault="00642405" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7276B380" w14:textId="77777777" w:rsidR="00642405" w:rsidRPr="008F2622" w:rsidRDefault="00642405" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ 明朝"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00642405">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ 明朝"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Cite references consecutively in square brackets [1]. Sentence punctuation should follow the citation brackets [2]. For multiple references, number them within a single pair of brackets (e.g., [1-3]). When citing a section in a book, please include the relevant page numbers. In sentences, refer simply to the reference number (e.g., [3]). Avoid using “Ref. [3]” or “reference [3]” except at the begin</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ 明朝"/>
+        <w:t>Cite references consecutively in square brackets [1]. Sentence punctuation should follow the citation brackets [2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6B0A" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>ning of a sentence: “Hossain</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ 明朝"/>
+        <w:t>,3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shows...</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ 明朝"/>
+        <w:t>]. For multiple references, number them within a single pair of brackets (e.g., [1</w:t>
+      </w:r>
+      <w:r w:rsidR="00455406" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>[3]</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ 明朝"/>
+        <w:t>,2,4-6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>”.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ 明朝"/>
+        <w:t>]). When citing a section in a book, please include the relevant page numbers. In sentences, refer simply to the reference number (e.g., [3]). Avoid using “Ref. [3]” or “reference [3]” except at the beginning of a sentence: “Hossain shows</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ 明朝"/>
+        <w:t>...[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Citations should be placed at the end of each sentence or paragrap</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ 明朝"/>
+        <w:t xml:space="preserve">3]”. Citations should be placed at the end of each sentence or paragraph [4]. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED13614" w14:textId="77777777" w:rsidR="00642405" w:rsidRPr="008F2622" w:rsidRDefault="00642405" w:rsidP="008E4190">
+      <w:pPr>
+        <w:pStyle w:val="maintext"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">h [4]. </w:t>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="ＭＳ 明朝"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ 明朝" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Try to avoid footnotes. Include the names of all authors and do not use “et al.” Ensure there is a space after authors’ initials. Do not cite papers that are submitted for publication or that have not been accepted or published. Documents accepted for publication but not yet assigned to an issue can be cited as “In press” [5]. In each reference, the first line should not be indented, while the second and any subsequent lines must be indented by 5 mm.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="4B146B6A" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6969ACA7" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:smallCaps/>
         </w:rPr>
         <w:t>CONCLUSION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="16117922" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00714749" w:rsidRPr="00714749" w:rsidRDefault="00714749" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3760C77F" w14:textId="77777777" w:rsidR="00714749" w:rsidRPr="008F2622" w:rsidRDefault="00714749" w:rsidP="008E4190">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00714749">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>The full paper must adhere to the format of this template. For your initial submission, as well as for the revised and final submissions, your paper should conform to this template. Please save this template with your paper ID number (rename the template using your paper ID number and start typing directly in this template to save time on formatting).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00714749" w:rsidP="008E4190">
+    <w:p w14:paraId="16D22B2E" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00714749" w:rsidP="008E4190">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:firstLine="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00714749">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>We encourage other researchers to submit their work to the International Journal of GEOMATE. Selected papers from GEOMATE conference presentations will be reprinted in the journal for nominal charges based on agreements with the author(s). Accepted papers that were not presented at a GEOMATE conference will be subject to publication charges as outlined in the paper submission guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="17CF4799" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:lang w:eastAsia="ja-JP"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FA81CA" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="005947A2">
-        <w:rPr>
+      <w:r w:rsidR="005947A2" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cknowledgments</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="7651E79D" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00032AC9" w:rsidRDefault="00032AC9" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2F6BF2" w14:textId="77777777" w:rsidR="00032AC9" w:rsidRPr="008F2622" w:rsidRDefault="00032AC9" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Please note that this will be a double-blind submission. Author identities will be removed before the manuscript is sent to the reviewers, and the authors will not know the identities of the reviewers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00032AC9" w:rsidP="008E4190">
+    <w:p w14:paraId="194CEAC6" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00032AC9" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="maintext"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Try to follow the reference style provided below, and references from the International Journal of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>GEOMATE are particularly appreciated. This will benefit all authors by contributing to an increase in the journal’s impact factor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D768D3" w14:textId="77777777" w:rsidR="00906669" w:rsidRPr="008F2622" w:rsidRDefault="00906669" w:rsidP="008E4190">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00DD37A7" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00714456">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>referenceS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRPr="00714456" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="41ACC2B5" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00AB7508" w:rsidRDefault="00AB7508" w:rsidP="008E4190">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB666B5" w14:textId="77777777" w:rsidR="00AB7508" w:rsidRPr="008F2622" w:rsidRDefault="00AB7508" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005C5AE3">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Supriyadi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K.S., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005C5AE3">
-[...3 lines deleted...]
-        <w:t>h</w:t>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Fadilah</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">, A. R., and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Muttaqin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="000E0484">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, W.H.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0484" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5AE3">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> Based on </w:t>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Study of the Subsurface Structure Based on </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Microseismic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w:rsidR="00AB7508" w:rsidRDefault="008178D6" w:rsidP="007A7DBD">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Data in the Heritage Area of Kota Lama Semarang, Indonesia. International Journal of GEOMATE, 23(97) 2022, pp.211-219. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8F0199" w14:textId="77777777" w:rsidR="00AB7508" w:rsidRPr="008F2622" w:rsidRDefault="001449D4" w:rsidP="007A7DBD">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00AB7508" w:rsidRPr="005F0D12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00AB7508" w:rsidRPr="008F2622">
           <w:rPr>
             <w:rStyle w:val="a5"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>https://doi.org/10.21660/2022.97.j2357</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AB7508" w:rsidRPr="005C5AE3">
-[...6 lines deleted...]
-    <w:p w:rsidR="00AB7508" w:rsidRDefault="00AB7508" w:rsidP="008E4190">
+      <w:r w:rsidR="00AB7508" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3D2E3C" w14:textId="77777777" w:rsidR="00AB7508" w:rsidRPr="008F2622" w:rsidRDefault="00AB7508" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C5AE3">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Prasetya, A. R., Faris, F. and </w:t>
+        <w:t xml:space="preserve">Prasetya A. R., Faris, F. and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005C5AE3">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rahardjo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005C5AE3">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, A. P. Seismic Vulnerability Assessment Using the HVSR Method at Yogyakarta International Airport Underpass, Indonesia. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>International Journal of GEOMATE</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5AE3">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, 26(114), </w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00E056EB" w:rsidRPr="00714456" w:rsidRDefault="008178D6" w:rsidP="007A7DBD">
+        <w:t xml:space="preserve">, 26(114), 2024, pp.25-33. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0223A3F8" w14:textId="77777777" w:rsidR="00E056EB" w:rsidRPr="008F2622" w:rsidRDefault="001449D4" w:rsidP="007A7DBD">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r w:rsidR="00AB7508" w:rsidRPr="005F0D12">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00AB7508" w:rsidRPr="008F2622">
           <w:rPr>
             <w:rStyle w:val="a5"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.21660/2024.114.4082</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="2C56116D" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Hossain M</w:t>
       </w:r>
-      <w:r w:rsidR="00CB0783" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="00CB0783" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Z</w:t>
       </w:r>
-      <w:r w:rsidR="00CB0783" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="00CB0783" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CB0783" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="00CB0783" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0025314D" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="0025314D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
-      <w:r w:rsidR="00CB0783" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="00CB0783" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0025314D" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="0025314D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
-      <w:r w:rsidR="00CB0783" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="00CB0783" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">in a </w:t>
       </w:r>
-      <w:r w:rsidR="0025314D" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="0025314D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Book</w:t>
       </w:r>
-      <w:r w:rsidR="005947A2">
-        <w:rPr>
+      <w:r w:rsidR="005947A2" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve">Soil </w:t>
       </w:r>
-      <w:r w:rsidR="005947A2">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="005947A2" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="005947A2">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>ech</w:t>
       </w:r>
-      <w:r w:rsidR="005947A2">
-        <w:rPr>
+      <w:r w:rsidR="005947A2" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
-      <w:r w:rsidRPr="005947A2">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>ics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, 4th ed. Vol. 2, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Sakai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ed. </w:t>
       </w:r>
-      <w:r w:rsidR="00CB0783" w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00CB0783" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>Sankeisha</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Publisher</w:t>
       </w:r>
-      <w:r w:rsidR="005D5D2C">
-        <w:rPr>
+      <w:r w:rsidR="005D5D2C" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>s Name, Year, pp. 11–60.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB7508" w:rsidRPr="00AB7508" w:rsidRDefault="00AB7508" w:rsidP="007A7DBD">
+    <w:p w14:paraId="7CE73C24" w14:textId="77777777" w:rsidR="00AB7508" w:rsidRPr="008F2622" w:rsidRDefault="00AB7508" w:rsidP="007A7DBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB7508">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>https://doi.org/10.21660/2024.***.****</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="4DFB351A" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Author</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> H</w:t>
       </w:r>
-      <w:r w:rsidR="00CB0783" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="00CB0783" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>A Book</w:t>
       </w:r>
-      <w:r w:rsidR="00CB0783" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="00CB0783" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> New York</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Publisher, Y</w:t>
       </w:r>
-      <w:r w:rsidR="00CB0783" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="00CB0783" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>ea</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">r, </w:t>
       </w:r>
-      <w:r w:rsidR="00CB0783" w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidR="00CB0783" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>pp.1-200.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB7508" w:rsidRPr="00AB7508" w:rsidRDefault="00AB7508" w:rsidP="007A7DBD">
+    <w:p w14:paraId="39310262" w14:textId="77777777" w:rsidR="00AB7508" w:rsidRPr="008F2622" w:rsidRDefault="00AB7508" w:rsidP="007A7DBD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB7508">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>https://doi.org/10.21660/2024.***.****</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="28353E92" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r w:rsidRPr="00714456">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Ann</w:t>
       </w:r>
-      <w:r w:rsidR="005D5D2C">
+      <w:r w:rsidR="005D5D2C" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...8 lines deleted...]
-      <w:r w:rsidR="00CB0783" w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n B</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0783" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">Unpublished </w:t>
       </w:r>
-      <w:r w:rsidR="0025314D" w:rsidRPr="00714456">
+      <w:r w:rsidR="0025314D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">Work </w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">but </w:t>
       </w:r>
-      <w:r w:rsidR="0025314D" w:rsidRPr="00714456">
+      <w:r w:rsidR="0025314D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Accepted</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...4 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0025314D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vol., Issue, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Year.</w:t>
+      </w:r>
+      <w:r w:rsidR="0025314D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0025314D" w:rsidRPr="00714456">
-[...15 lines deleted...]
-    <w:p w:rsidR="00AB7508" w:rsidRPr="00AB7508" w:rsidRDefault="00AB7508" w:rsidP="007A7DBD">
+    </w:p>
+    <w:p w14:paraId="1DAE4022" w14:textId="77777777" w:rsidR="00AB7508" w:rsidRPr="008F2622" w:rsidRDefault="00AB7508" w:rsidP="007A7DBD">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB7508">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>https://doi.org/10.21660/2024.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB7508">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>***.****</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71881" w:rsidRDefault="00A71881" w:rsidP="008E4190">
+    <w:p w14:paraId="40DF0AB4" w14:textId="77777777" w:rsidR="00A71881" w:rsidRPr="008F2622" w:rsidRDefault="00A71881" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Kimura S</w:t>
       </w:r>
-      <w:r w:rsidR="0025314D" w:rsidRPr="00714456">
+      <w:r w:rsidR="0025314D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>., Journal Paper Title</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
-      <w:r w:rsidR="00AB7508">
-        <w:rPr>
+      <w:r w:rsidR="00AB7508" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
         <w:t>ournal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Computer </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00714456">
+        <w:t xml:space="preserve"> of Computer Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">, Vol. 1, </w:t>
       </w:r>
-      <w:r w:rsidR="0025314D" w:rsidRPr="00714456">
+      <w:r w:rsidR="0025314D" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">Issue 2, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>1987, pp. 23-49.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB7508" w:rsidRPr="00AB7508" w:rsidRDefault="00AB7508" w:rsidP="007A7DBD">
+    <w:p w14:paraId="47AA77A1" w14:textId="77777777" w:rsidR="00AB7508" w:rsidRPr="008F2622" w:rsidRDefault="00AB7508" w:rsidP="007A7DBD">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB7508">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>https://doi.org/10.21660/2024.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB7508">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>***.****</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D3EF2" w:rsidRDefault="00E056EB" w:rsidP="008E4190">
+    <w:p w14:paraId="71BC25F7" w14:textId="77777777" w:rsidR="008D3EF2" w:rsidRPr="008F2622" w:rsidRDefault="00E056EB" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r w:rsidRPr="00714456">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Hossain M.Z.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="000E0484">
+      <w:r w:rsidR="008D3EF2" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Awal A</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0484" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005D5D2C">
+      <w:r w:rsidR="005D5D2C" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="000E0484">
+      <w:r w:rsidR="000E0484" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005D5D2C">
+      <w:r w:rsidR="005D5D2C" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="000E0484">
+      <w:r w:rsidR="000E0484" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="005D5D2C">
+      <w:r w:rsidR="005D5D2C" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="000E0484">
+      <w:r w:rsidR="000E0484" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008D3EF2" w:rsidRPr="00714456">
+      <w:r w:rsidR="008D3EF2" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve">Experimental Validation of </w:t>
       </w:r>
-      <w:r w:rsidR="005050B4" w:rsidRPr="00714456">
+      <w:r w:rsidR="005050B4" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Theoretical Model </w:t>
       </w:r>
-      <w:r w:rsidR="005050B4" w:rsidRPr="00714456">
+      <w:r w:rsidR="005050B4" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
-[...5 lines deleted...]
-      <w:r w:rsidR="00AB7508">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>or Flexural Modulus of Elasticity of Thin Cement Composite, Const</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7508" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>ruction and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Build</w:t>
       </w:r>
-      <w:r w:rsidR="00AB7508">
+      <w:r w:rsidR="00AB7508" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Mat</w:t>
       </w:r>
-      <w:r w:rsidR="00AB7508">
+      <w:r w:rsidR="00AB7508" w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>erials</w:t>
       </w:r>
-      <w:r w:rsidRPr="00714456">
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>, Vol.25, No.3, 2011, pp.1460-1465.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB7508" w:rsidRPr="00AB7508" w:rsidRDefault="00AB7508" w:rsidP="007A7DBD">
+    <w:p w14:paraId="5A0963B3" w14:textId="77777777" w:rsidR="00AB7508" w:rsidRPr="008F2622" w:rsidRDefault="00AB7508" w:rsidP="007A7DBD">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB7508">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t>DOI: 10.1016/j.conbuildmat.2010.09.018</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB7508" w:rsidRPr="00714456" w:rsidRDefault="00AB7508" w:rsidP="008E4190">
+    <w:p w14:paraId="3542A451" w14:textId="77777777" w:rsidR="00AB7508" w:rsidRPr="008F2622" w:rsidRDefault="00AB7508" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:r w:rsidRPr="007475D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atwood A., West A.J., Evaluation of high‐resolution DEMs from satellite imagery for geomorphic applications: A case study using the SETSM algorithm, Earth Surface Processes and Landforms, Vol. 47, No. 3, 2022, pp. 706-722. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="008F2622">
           <w:rPr>
             <w:rStyle w:val="a5"/>
-            <w:rFonts w:hint="eastAsia"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
-          <w:t>https://doi.org/10.1002/esp.</w:t>
-[...6 lines deleted...]
-          <w:t>5263</w:t>
+          <w:t>https://doi.org/10.1002/esp.5263</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007475D0">
-        <w:rPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="62"/>
         <w:tblW w:w="4149" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="57" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4149"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB767C" w:rsidRPr="00714456" w:rsidTr="00DB767C">
+      <w:tr w:rsidR="00DB767C" w:rsidRPr="008F2622" w14:paraId="086A9787" w14:textId="77777777" w:rsidTr="00DB767C">
         <w:trPr>
           <w:trHeight w:val="671"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4149" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DB767C" w:rsidRPr="00714456" w:rsidRDefault="00DB767C" w:rsidP="008E4190">
+          <w:p w14:paraId="58A68C8B" w14:textId="77777777" w:rsidR="00DB767C" w:rsidRPr="008F2622" w:rsidRDefault="00DB767C" w:rsidP="008E4190">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:leftChars="-1" w:left="-1" w:hanging="1"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:kern w:val="2"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714456">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t xml:space="preserve">Copyright </w:t>
             </w:r>
-            <w:r w:rsidR="009E7A53" w:rsidRPr="009E7A53">
+            <w:r w:rsidR="009E7A53" w:rsidRPr="008F2622">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:t>©</w:t>
             </w:r>
-            <w:r w:rsidRPr="00714456">
+            <w:r w:rsidRPr="008F2622">
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Int. J. of G</w:t>
-[...65 lines deleted...]
-              <w:t xml:space="preserve"> unless permission is obtained from the copyright proprietors. </w:t>
+              <w:t xml:space="preserve"> Int. J. of GEOMATE All rights reserved, including making copies, unless permission is obtained from the copyright proprietors. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00225412" w:rsidRPr="00714456" w:rsidRDefault="00225412" w:rsidP="008E4190">
+    <w:p w14:paraId="7C43C026" w14:textId="77777777" w:rsidR="00225412" w:rsidRPr="008F2622" w:rsidRDefault="00225412" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="00225412" w:rsidRPr="00714456" w:rsidSect="004628A3">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00225412" w:rsidRPr="008F2622" w:rsidSect="000A6894">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:num="2" w:space="567"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003737D5" w:rsidRDefault="00E371E6" w:rsidP="008E4190">
+    <w:p w14:paraId="4E2F7527" w14:textId="77777777" w:rsidR="003737D5" w:rsidRPr="008F2622" w:rsidRDefault="00E371E6" w:rsidP="008E4190">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2622">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
+          <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3560CD06" wp14:editId="5DA63FFC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>253365</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5553075" cy="2437765"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="1270"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5553075" cy="2437765"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00225412" w:rsidRDefault="00A23A52" w:rsidP="00AB5284">
+                          <w:p w14:paraId="278964CC" w14:textId="77777777" w:rsidR="00225412" w:rsidRPr="008F2622" w:rsidRDefault="00A23A52" w:rsidP="00AB5284">
                             <w:pPr>
                               <w:jc w:val="left"/>
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>On the last</w:t>
                             </w:r>
-                            <w:r w:rsidR="00225412" w:rsidRPr="00EF08DC">
+                            <w:r w:rsidR="00225412" w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> page, both columns must be </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve">the </w:t>
                             </w:r>
-                            <w:r w:rsidR="00225412" w:rsidRPr="00EF08DC">
+                            <w:r w:rsidR="00225412" w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve">same height from top or bottom. Please do not change </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve">the </w:t>
                             </w:r>
-                            <w:r w:rsidR="00225412" w:rsidRPr="00EF08DC">
+                            <w:r w:rsidR="00225412" w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve">journal and </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>authors’</w:t>
                             </w:r>
-                            <w:r w:rsidR="00225412" w:rsidRPr="00EF08DC">
+                            <w:r w:rsidR="00225412" w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> information.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00225412" w:rsidRDefault="00225412" w:rsidP="00AB5284">
+                          <w:p w14:paraId="5CECB190" w14:textId="77777777" w:rsidR="00225412" w:rsidRPr="008F2622" w:rsidRDefault="00225412" w:rsidP="00AB5284">
                             <w:pPr>
                               <w:jc w:val="left"/>
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00225412" w:rsidRDefault="00225412" w:rsidP="00AB5284">
+                          <w:p w14:paraId="7F64B7C7" w14:textId="77777777" w:rsidR="00225412" w:rsidRPr="008F2622" w:rsidRDefault="00225412" w:rsidP="00AB5284">
                             <w:pPr>
                               <w:jc w:val="left"/>
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
+                            <w:r w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Please do not change </w:t>
                             </w:r>
-                            <w:r w:rsidR="00A23A52">
+                            <w:r w:rsidR="00A23A52" w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve">the </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>format of this template</w:t>
                             </w:r>
-                            <w:r w:rsidR="00A23A52">
+                            <w:r w:rsidR="00A23A52" w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AB5284" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
+                          <w:p w14:paraId="55EB3EA9" w14:textId="77777777" w:rsidR="00AB5284" w:rsidRPr="008F2622" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
                             <w:pPr>
                               <w:jc w:val="left"/>
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00FF687E" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
+                          <w:p w14:paraId="3CCFAC7E" w14:textId="77777777" w:rsidR="00FF687E" w:rsidRPr="008F2622" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
                             <w:pPr>
                               <w:jc w:val="left"/>
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00AB5284">
+                            <w:r w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t xml:space="preserve">List of references: </w:t>
                             </w:r>
-                            <w:r w:rsidR="00FF687E">
+                            <w:r w:rsidR="00FF687E" w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>Follow the template strictly.</w:t>
                             </w:r>
-                            <w:r w:rsidR="006C0120">
+                            <w:r w:rsidR="006C0120" w:rsidRPr="008F2622">
                               <w:rPr>
-                                <w:rFonts w:hint="eastAsia"/>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Missing pp.??-?? is not acceptable. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0619221D" w14:textId="77777777" w:rsidR="00644AAA" w:rsidRPr="008F2622" w:rsidRDefault="00644AAA" w:rsidP="00AB5284">
+                            <w:pPr>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="0D3E58D4" w14:textId="77777777" w:rsidR="00AB5284" w:rsidRPr="008F2622" w:rsidRDefault="00F94544" w:rsidP="00AB5284">
+                            <w:pPr>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Book references </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AB5284" w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">need the page number, publisher name, place of publication, Year, pp, etc. If a book contains a total of 500 pages, then it </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>must</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AB5284" w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> be written as pp.1-500.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2BE26986" w14:textId="77777777" w:rsidR="00AB5284" w:rsidRPr="008F2622" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
+                            <w:pPr>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="27F70F79" w14:textId="77777777" w:rsidR="00AB5284" w:rsidRPr="008F2622" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
+                            <w:pPr>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>Last name, First name. “Article Title</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>”</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>. Newspaper Title, Month Date, Year of publication.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C196DF9" w14:textId="77777777" w:rsidR="00AB5284" w:rsidRPr="008F2622" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
+                            <w:pPr>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>According to the Chicago Manual of Style, newspaper articles are usually cited directly in the text</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and not included in bibliographies.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="069CBB35" w14:textId="77777777" w:rsidR="00A23A52" w:rsidRPr="008F2622" w:rsidRDefault="00A23A52" w:rsidP="00AB5284">
+                            <w:pPr>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="45C69A40" w14:textId="77777777" w:rsidR="00A23A52" w:rsidRPr="008F2622" w:rsidRDefault="00405BDA" w:rsidP="00AB5284">
+                            <w:pPr>
+                              <w:jc w:val="left"/>
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The originality or formatting, the </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">quality of the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
+                                <w:color w:val="FF0000"/>
+                                <w:lang w:eastAsia="ja-JP"/>
+                              </w:rPr>
+                              <w:t>figures,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="006C0120">
+                            <w:r w:rsidRPr="008F2622">
                               <w:rPr>
-                                <w:color w:val="FF0000"/>
-[...157 lines deleted...]
-                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t>references</w:t>
                             </w:r>
-                            <w:r w:rsidR="00C57BE4">
+                            <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t>, and</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00405BDA">
+                            <w:r w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> citation</w:t>
                             </w:r>
-                            <w:r w:rsidR="00C57BE4">
+                            <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t>s</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00405BDA">
+                            <w:r w:rsidRPr="008F2622">
                               <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b w:val="0"/>
                                 <w:color w:val="FF0000"/>
                                 <w:lang w:eastAsia="ja-JP"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> are significant factors in accepting or rejecting the paper.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:386.05pt;margin-top:19.95pt;width:437.25pt;height:191.95pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDzt/RSAIAAF8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvNGm22e5GTVdLlyKk&#10;5UdaeADHcRoLxza226QcWwnxELwC4szz5EUYO91u+bsgcrA8nplvZr6ZyeyqawTaMGO5kjkej2KM&#10;mKSq5HKV43dvl08uMLKOyJIIJVmOt8ziq/njR7NWZyxRtRIlMwhApM1anePaOZ1FkaU1a4gdKc0k&#10;KCtlGuJANKuoNKQF9EZESRyfR60ypTaKMmvh9WZQ4nnArypG3euqsswhkWPIzYXThLPwZzSfkWxl&#10;iK45PaRB/iGLhnAJQY9QN8QRtDb8N6iGU6OsqtyIqiZSVcUpCzVANeP4l2ruaqJZqAXIsfpIk/1/&#10;sPTV5o1BvMxxMp5iJEkDTer3n/rd1373vd9/Rv3+S7/f97tvIKPEE9Zqm4HfnQZP1z1VHTQ+FG/1&#10;raLvLZJqURO5YtfGqLZmpISEx94zOnEdcKwHKdqXqoS4ZO1UAOoq03g2gR8E6NC47bFZrHOIwmOa&#10;pmfxNMWIgi6ZnE2n52mIQbJ7d22se85Ug/wlxwamIcCTza11Ph2S3Zv4aFYJXi65EEEwq2IhDNoQ&#10;mJxl+A7oP5kJidocX6ZJOjDwV4g4fH+CaLiDFRC8yfHF0YhknrdnsgwD6ggXwx1SFvJApOduYNF1&#10;RReaGFj2JBeq3AKzRg0TDxsKl1qZjxi1MO05th/WxDCMxAsJ3bkcTyZ+PYIwSacJCOZUU5xqiKQA&#10;lWOH0XBduLBSgTd9DV1c8sDvQyaHlGGKA+2HjfNrcioHq4f/wvwHAAAA//8DAFBLAwQUAAYACAAA&#10;ACEATXgdvd0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXCrq0DQlDdlU&#10;UKknTg3l7sZLEhGvg+226d9jTnAczWjmTbmZzCDO5HxvGeFxnoAgbqzuuUU4vO8echA+KNZqsEwI&#10;V/KwqW5vSlVoe+E9nevQiljCvlAIXQhjIaVvOjLKz+1IHL1P64wKUbpWaqcusdwMcpEkK2lUz3Gh&#10;UyNtO2q+6pNBWH3X6eztQ894f929usZkenvIEO/vppdnEIGm8BeGX/yIDlVkOtoTay8GhHgkIKTr&#10;NYjo5k/LDMQRYblIc5BVKf/zVz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAg87f0UgC&#10;AABfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATXgd&#10;vd0AAAAHAQAADwAAAAAAAAAAAAAAAACiBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AKwFAAAAAA==&#10;">
+              <v:shapetype w14:anchorId="3560CD06" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:386.05pt;margin-top:19.95pt;width:437.25pt;height:191.95pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDLlg1RgIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvNG222e5GTVdLlyKk&#10;XUBaeADHcRoLxza226QcWwnxELwC4szz5EUYO9lS/i6IHCyPZ+abmW9mMr9qa4G2zFiuZIYnozFG&#10;TFJVcLnO8Ns3qycXGFlHZEGEkizDO2bx1eLxo3mjUxarSomCGQQg0qaNznDlnE6jyNKK1cSOlGYS&#10;lKUyNXEgmnVUGNIAei2ieDw+jxplCm0UZdbC602vxIuAX5aMuldlaZlDIsOQmwunCWfuz2gxJ+na&#10;EF1xOqRB/iGLmnAJQY9QN8QRtDH8N6iaU6OsKt2IqjpSZckpCzVANZPxL9XcV0SzUAuQY/WRJvv/&#10;YOnL7WuDeJHheDLDSJIamtQdPnb7L93+W3f4hLrD5+5w6PZfQUaxJ6zRNgW/ew2ern2qWmh8KN7q&#10;W0XfWSTVsiJyza6NUU3FSAEJT7xndOLa41gPkjd3qoC4ZONUAGpLU3s2gR8E6NC43bFZrHWIwmOS&#10;JGfjWYIRBV08PZvNzpMQg6QP7tpY95ypGvlLhg1MQ4An21vrfDokfTDx0awSvFhxIYJg1vlSGLQl&#10;MDmr8A3oP5kJiZoMXyZx0jPwV4hx+P4EUXMHKyB4neGLoxFJPW/PZBEG1BEu+jukLORApOeuZ9G1&#10;eTs0JlfFDig1qh91WE24VMp8wKiBMc+wfb8hhmEkXkhoy+VkOvV7EYRpMotBMKea/FRDJAWoDDuM&#10;+uvShV0KhOlraN+KB2J9n/tMhlxhfAPfw6r5/TiVg9WPH8LiOwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AE14Hb3dAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwq6tA0JQ3ZVFCp&#10;J04N5e7GSxIRr4PttunfY05wHM1o5k25mcwgzuR8bxnhcZ6AIG6s7rlFOLzvHnIQPijWarBMCFfy&#10;sKlub0pVaHvhPZ3r0IpYwr5QCF0IYyGlbzoyys/tSBy9T+uMClG6VmqnLrHcDHKRJCtpVM9xoVMj&#10;bTtqvuqTQVh91+ns7UPPeH/dvbrGZHp7yBDv76aXZxCBpvAXhl/8iA5VZDraE2svBoR4JCCk6zWI&#10;6OZPywzEEWG5SHOQVSn/81c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIMuWDVGAgAA&#10;WAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE14Hb3d&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAAoAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACq&#10;BQAAAAA=&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidR="00225412" w:rsidRDefault="00A23A52" w:rsidP="00AB5284">
+                    <w:p w14:paraId="278964CC" w14:textId="77777777" w:rsidR="00225412" w:rsidRPr="008F2622" w:rsidRDefault="00A23A52" w:rsidP="00AB5284">
                       <w:pPr>
                         <w:jc w:val="left"/>
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>On the last</w:t>
                       </w:r>
-                      <w:r w:rsidR="00225412" w:rsidRPr="00EF08DC">
+                      <w:r w:rsidR="00225412" w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> page, both columns must be </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">the </w:t>
                       </w:r>
-                      <w:r w:rsidR="00225412" w:rsidRPr="00EF08DC">
+                      <w:r w:rsidR="00225412" w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">same height from top or bottom. Please do not change </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">the </w:t>
                       </w:r>
-                      <w:r w:rsidR="00225412" w:rsidRPr="00EF08DC">
+                      <w:r w:rsidR="00225412" w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">journal and </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>authors’</w:t>
                       </w:r>
-                      <w:r w:rsidR="00225412" w:rsidRPr="00EF08DC">
+                      <w:r w:rsidR="00225412" w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> information.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00225412" w:rsidRDefault="00225412" w:rsidP="00AB5284">
+                    <w:p w14:paraId="5CECB190" w14:textId="77777777" w:rsidR="00225412" w:rsidRPr="008F2622" w:rsidRDefault="00225412" w:rsidP="00AB5284">
                       <w:pPr>
                         <w:jc w:val="left"/>
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00225412" w:rsidRDefault="00225412" w:rsidP="00AB5284">
+                    <w:p w14:paraId="7F64B7C7" w14:textId="77777777" w:rsidR="00225412" w:rsidRPr="008F2622" w:rsidRDefault="00225412" w:rsidP="00AB5284">
                       <w:pPr>
                         <w:jc w:val="left"/>
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
+                      <w:r w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Please do not change </w:t>
                       </w:r>
-                      <w:r w:rsidR="00A23A52">
+                      <w:r w:rsidR="00A23A52" w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">the </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>format of this template</w:t>
                       </w:r>
-                      <w:r w:rsidR="00A23A52">
+                      <w:r w:rsidR="00A23A52" w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00AB5284" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
+                    <w:p w14:paraId="55EB3EA9" w14:textId="77777777" w:rsidR="00AB5284" w:rsidRPr="008F2622" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
                       <w:pPr>
                         <w:jc w:val="left"/>
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00FF687E" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
+                    <w:p w14:paraId="3CCFAC7E" w14:textId="77777777" w:rsidR="00FF687E" w:rsidRPr="008F2622" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
                       <w:pPr>
                         <w:jc w:val="left"/>
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00AB5284">
+                      <w:r w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t xml:space="preserve">List of references: </w:t>
                       </w:r>
-                      <w:r w:rsidR="00FF687E">
+                      <w:r w:rsidR="00FF687E" w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>Follow the template strictly.</w:t>
                       </w:r>
-                      <w:r w:rsidR="006C0120">
+                      <w:r w:rsidR="006C0120" w:rsidRPr="008F2622">
                         <w:rPr>
-                          <w:rFonts w:hint="eastAsia"/>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Missing pp.??-?? is not acceptable. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0619221D" w14:textId="77777777" w:rsidR="00644AAA" w:rsidRPr="008F2622" w:rsidRDefault="00644AAA" w:rsidP="00AB5284">
+                      <w:pPr>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="0D3E58D4" w14:textId="77777777" w:rsidR="00AB5284" w:rsidRPr="008F2622" w:rsidRDefault="00F94544" w:rsidP="00AB5284">
+                      <w:pPr>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Book references </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AB5284" w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">need the page number, publisher name, place of publication, Year, pp, etc. If a book contains a total of 500 pages, then it </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>must</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AB5284" w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> be written as pp.1-500.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2BE26986" w14:textId="77777777" w:rsidR="00AB5284" w:rsidRPr="008F2622" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
+                      <w:pPr>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="27F70F79" w14:textId="77777777" w:rsidR="00AB5284" w:rsidRPr="008F2622" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
+                      <w:pPr>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>Last name, First name. “Article Title</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>”</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>. Newspaper Title, Month Date, Year of publication.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C196DF9" w14:textId="77777777" w:rsidR="00AB5284" w:rsidRPr="008F2622" w:rsidRDefault="00AB5284" w:rsidP="00AB5284">
+                      <w:pPr>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>According to the Chicago Manual of Style, newspaper articles are usually cited directly in the text</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and not included in bibliographies.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="069CBB35" w14:textId="77777777" w:rsidR="00A23A52" w:rsidRPr="008F2622" w:rsidRDefault="00A23A52" w:rsidP="00AB5284">
+                      <w:pPr>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="45C69A40" w14:textId="77777777" w:rsidR="00A23A52" w:rsidRPr="008F2622" w:rsidRDefault="00405BDA" w:rsidP="00AB5284">
+                      <w:pPr>
+                        <w:jc w:val="left"/>
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The originality or formatting, the </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">quality of the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
+                          <w:color w:val="FF0000"/>
+                          <w:lang w:eastAsia="ja-JP"/>
+                        </w:rPr>
+                        <w:t>figures,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="006C0120">
+                      <w:r w:rsidRPr="008F2622">
                         <w:rPr>
-                          <w:color w:val="FF0000"/>
-[...157 lines deleted...]
-                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:t>references</w:t>
                       </w:r>
-                      <w:r w:rsidR="00C57BE4">
+                      <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:t>, and</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00405BDA">
+                      <w:r w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> citation</w:t>
                       </w:r>
-                      <w:r w:rsidR="00C57BE4">
+                      <w:r w:rsidR="00C57BE4" w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:t>s</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00405BDA">
+                      <w:r w:rsidRPr="008F2622">
                         <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b w:val="0"/>
                           <w:color w:val="FF0000"/>
                           <w:lang w:eastAsia="ja-JP"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> are significant factors in accepting or rejecting the paper.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003737D5" w:rsidSect="004628A3">
+    <w:sectPr w:rsidR="003737D5" w:rsidRPr="008F2622" w:rsidSect="004628A3">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="709" w:gutter="0"/>
       <w:cols w:space="567"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008178D6" w:rsidRDefault="008178D6">
+    <w:p w14:paraId="01505E2D" w14:textId="77777777" w:rsidR="001449D4" w:rsidRDefault="001449D4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008178D6" w:rsidRDefault="008178D6">
+    <w:p w14:paraId="553FD747" w14:textId="77777777" w:rsidR="001449D4" w:rsidRDefault="001449D4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:altName w:val="Angsana New"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS UI Gothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00A71881" w:rsidRDefault="009E7A53">
+  <w:p w14:paraId="349D6291" w14:textId="77777777" w:rsidR="00A71881" w:rsidRDefault="009E7A53">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00A71881">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A71881">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A71881" w:rsidRDefault="00A71881">
+  <w:p w14:paraId="14DB24ED" w14:textId="77777777" w:rsidR="00A71881" w:rsidRDefault="00A71881">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00A71881" w:rsidRDefault="009E7A53">
+  <w:p w14:paraId="2C8A9483" w14:textId="77777777" w:rsidR="00A71881" w:rsidRDefault="009E7A53">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00A71881">
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C12DDA" w:rsidRPr="00C12DDA">
       <w:rPr>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:lang w:val="ja-JP" w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A71881" w:rsidRDefault="00A71881">
+  <w:p w14:paraId="5B702A39" w14:textId="77777777" w:rsidR="00A71881" w:rsidRDefault="00A71881">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00A71881" w:rsidRDefault="009E7A53">
+  <w:p w14:paraId="11058130" w14:textId="77777777" w:rsidR="00A71881" w:rsidRDefault="009E7A53">
     <w:pPr>
       <w:pStyle w:val="a8"/>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00A71881">
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C12DDA" w:rsidRPr="00C12DDA">
       <w:rPr>
         <w:b w:val="0"/>
         <w:noProof/>
         <w:lang w:val="ja-JP" w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A71881" w:rsidRDefault="00A71881">
+  <w:p w14:paraId="1B39BF85" w14:textId="77777777" w:rsidR="00A71881" w:rsidRDefault="00A71881">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008178D6" w:rsidRDefault="008178D6">
+    <w:p w14:paraId="133B7314" w14:textId="77777777" w:rsidR="001449D4" w:rsidRDefault="001449D4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008178D6" w:rsidRDefault="008178D6">
+    <w:p w14:paraId="10BD4A1A" w14:textId="77777777" w:rsidR="001449D4" w:rsidRDefault="001449D4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00A71881" w:rsidRDefault="00A71881">
+  <w:p w14:paraId="437CEA08" w14:textId="77777777" w:rsidR="00A71881" w:rsidRDefault="00A71881">
     <w:pPr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t xml:space="preserve">Int. J. of GEOMATE, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t xml:space="preserve">Month, </w:t>
     </w:r>
     <w:r>
@@ -6101,51 +6630,51 @@
       <w:t>00</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t>), pp.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t>00-00</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00A71881" w:rsidRDefault="00EF08DC">
+  <w:p w14:paraId="4F661821" w14:textId="77777777" w:rsidR="00A71881" w:rsidRDefault="00EF08DC">
     <w:pPr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EF08DC">
       <w:rPr>
         <w:b w:val="0"/>
         <w:i/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t>International Journal of GEOMATE, Month, Year, Vol</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00EF08DC">
       <w:rPr>
@@ -6520,348 +7049,382 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0MzI2NTEwMjaytDSxNDBV0lEKTi0uzszPAykwMqoFACVfbYUtAAAA"/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0MzI2NTEwMjaytDSxNDBV0lEKTi0uzszPAykwMq8FAGCrGvgtAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="003737D5"/>
     <w:rsid w:val="000012E4"/>
     <w:rsid w:val="00003DA4"/>
     <w:rsid w:val="00004E15"/>
     <w:rsid w:val="00006CAE"/>
     <w:rsid w:val="00032AC9"/>
     <w:rsid w:val="00034762"/>
     <w:rsid w:val="00044E7D"/>
     <w:rsid w:val="00057EE1"/>
     <w:rsid w:val="00094AF5"/>
     <w:rsid w:val="000A2192"/>
     <w:rsid w:val="000A5732"/>
+    <w:rsid w:val="000A6894"/>
     <w:rsid w:val="000C17B3"/>
     <w:rsid w:val="000D2BC1"/>
     <w:rsid w:val="000E0484"/>
     <w:rsid w:val="000E12AC"/>
     <w:rsid w:val="000F3CC3"/>
     <w:rsid w:val="000F3EA5"/>
     <w:rsid w:val="000F5923"/>
     <w:rsid w:val="00111564"/>
     <w:rsid w:val="00124799"/>
     <w:rsid w:val="00127374"/>
+    <w:rsid w:val="001449D4"/>
     <w:rsid w:val="00153F29"/>
+    <w:rsid w:val="001612CC"/>
     <w:rsid w:val="00173EE9"/>
     <w:rsid w:val="00174522"/>
+    <w:rsid w:val="00191898"/>
     <w:rsid w:val="001946BB"/>
     <w:rsid w:val="001C5DDE"/>
+    <w:rsid w:val="001C7186"/>
     <w:rsid w:val="001F008D"/>
     <w:rsid w:val="001F0210"/>
     <w:rsid w:val="001F13C3"/>
     <w:rsid w:val="00200BD6"/>
     <w:rsid w:val="002038F5"/>
     <w:rsid w:val="002039ED"/>
     <w:rsid w:val="002039FB"/>
     <w:rsid w:val="00211D70"/>
+    <w:rsid w:val="002212CB"/>
     <w:rsid w:val="0022163E"/>
     <w:rsid w:val="00225412"/>
     <w:rsid w:val="0023141B"/>
     <w:rsid w:val="0025314D"/>
     <w:rsid w:val="00257545"/>
     <w:rsid w:val="0026489E"/>
     <w:rsid w:val="002654FF"/>
     <w:rsid w:val="00267B42"/>
     <w:rsid w:val="002754E5"/>
     <w:rsid w:val="00287633"/>
     <w:rsid w:val="00294CCA"/>
     <w:rsid w:val="002A24EC"/>
     <w:rsid w:val="002A24F1"/>
+    <w:rsid w:val="002A2DBE"/>
     <w:rsid w:val="002B7BF0"/>
+    <w:rsid w:val="002C0233"/>
     <w:rsid w:val="002D0467"/>
     <w:rsid w:val="002D3855"/>
     <w:rsid w:val="002F7CA5"/>
     <w:rsid w:val="00300601"/>
     <w:rsid w:val="003071BF"/>
     <w:rsid w:val="0031456F"/>
     <w:rsid w:val="003302B5"/>
     <w:rsid w:val="0036340F"/>
     <w:rsid w:val="00364BC6"/>
+    <w:rsid w:val="003707F7"/>
     <w:rsid w:val="00370806"/>
     <w:rsid w:val="003737D5"/>
     <w:rsid w:val="00382FBE"/>
     <w:rsid w:val="00383248"/>
     <w:rsid w:val="00383DFF"/>
     <w:rsid w:val="003A2EFB"/>
     <w:rsid w:val="003B18EC"/>
+    <w:rsid w:val="003C08AC"/>
     <w:rsid w:val="003C2724"/>
     <w:rsid w:val="003E1BF3"/>
     <w:rsid w:val="00401712"/>
     <w:rsid w:val="00405BDA"/>
     <w:rsid w:val="00405FD3"/>
     <w:rsid w:val="0041641E"/>
     <w:rsid w:val="004249F9"/>
     <w:rsid w:val="00430A40"/>
     <w:rsid w:val="0043176D"/>
     <w:rsid w:val="00443292"/>
     <w:rsid w:val="004439D9"/>
+    <w:rsid w:val="00455406"/>
     <w:rsid w:val="004628A3"/>
     <w:rsid w:val="00474B43"/>
     <w:rsid w:val="00480CC1"/>
     <w:rsid w:val="0049246C"/>
     <w:rsid w:val="004C0819"/>
     <w:rsid w:val="004E1712"/>
     <w:rsid w:val="004F196C"/>
     <w:rsid w:val="005050B4"/>
     <w:rsid w:val="005050F2"/>
     <w:rsid w:val="0052167E"/>
     <w:rsid w:val="0052683C"/>
     <w:rsid w:val="00527120"/>
     <w:rsid w:val="005348D4"/>
     <w:rsid w:val="0054020B"/>
     <w:rsid w:val="00560C60"/>
     <w:rsid w:val="00560C7D"/>
     <w:rsid w:val="005704A3"/>
     <w:rsid w:val="005769A0"/>
     <w:rsid w:val="005947A2"/>
     <w:rsid w:val="0059501C"/>
     <w:rsid w:val="0059564E"/>
     <w:rsid w:val="005A027F"/>
     <w:rsid w:val="005C5EA1"/>
     <w:rsid w:val="005D5270"/>
     <w:rsid w:val="005D59B8"/>
     <w:rsid w:val="005D5D2C"/>
     <w:rsid w:val="0062593B"/>
     <w:rsid w:val="00631966"/>
     <w:rsid w:val="00642405"/>
     <w:rsid w:val="00644AAA"/>
     <w:rsid w:val="0066324E"/>
     <w:rsid w:val="00664801"/>
     <w:rsid w:val="006A0C2B"/>
     <w:rsid w:val="006B10A5"/>
     <w:rsid w:val="006B11F0"/>
     <w:rsid w:val="006C0120"/>
     <w:rsid w:val="006C0A53"/>
     <w:rsid w:val="006D49C7"/>
     <w:rsid w:val="006D77F5"/>
     <w:rsid w:val="006E758B"/>
     <w:rsid w:val="006F39CB"/>
+    <w:rsid w:val="006F43BB"/>
     <w:rsid w:val="00714456"/>
     <w:rsid w:val="00714749"/>
     <w:rsid w:val="00715213"/>
     <w:rsid w:val="00721534"/>
     <w:rsid w:val="0072444F"/>
+    <w:rsid w:val="007371F6"/>
     <w:rsid w:val="007740CF"/>
     <w:rsid w:val="007750FB"/>
     <w:rsid w:val="007755A1"/>
     <w:rsid w:val="00785351"/>
     <w:rsid w:val="007A7DBD"/>
+    <w:rsid w:val="007B5E1D"/>
     <w:rsid w:val="007C3533"/>
     <w:rsid w:val="007E0D9D"/>
     <w:rsid w:val="008144CF"/>
     <w:rsid w:val="00815489"/>
     <w:rsid w:val="00815ADD"/>
     <w:rsid w:val="008178D6"/>
     <w:rsid w:val="008310F9"/>
     <w:rsid w:val="00851E38"/>
     <w:rsid w:val="00855CDF"/>
     <w:rsid w:val="008822DD"/>
     <w:rsid w:val="0089447F"/>
     <w:rsid w:val="0089580D"/>
     <w:rsid w:val="008A12FF"/>
     <w:rsid w:val="008A4BA9"/>
     <w:rsid w:val="008A633D"/>
     <w:rsid w:val="008B03E0"/>
     <w:rsid w:val="008D3EF2"/>
     <w:rsid w:val="008E4190"/>
     <w:rsid w:val="008E540A"/>
     <w:rsid w:val="008E5BEE"/>
     <w:rsid w:val="008F0AF5"/>
+    <w:rsid w:val="008F2622"/>
     <w:rsid w:val="00903354"/>
     <w:rsid w:val="00906669"/>
     <w:rsid w:val="00906B8C"/>
     <w:rsid w:val="00916C6E"/>
     <w:rsid w:val="0093700D"/>
+    <w:rsid w:val="0094580F"/>
     <w:rsid w:val="0094641B"/>
     <w:rsid w:val="00973D97"/>
     <w:rsid w:val="0098011D"/>
     <w:rsid w:val="009811DA"/>
     <w:rsid w:val="0099018B"/>
     <w:rsid w:val="009B0BAE"/>
     <w:rsid w:val="009E7A53"/>
     <w:rsid w:val="009F34B2"/>
     <w:rsid w:val="009F3543"/>
     <w:rsid w:val="00A1760F"/>
     <w:rsid w:val="00A21912"/>
     <w:rsid w:val="00A22A74"/>
     <w:rsid w:val="00A23A52"/>
     <w:rsid w:val="00A31F56"/>
     <w:rsid w:val="00A3415F"/>
     <w:rsid w:val="00A5048B"/>
     <w:rsid w:val="00A543EC"/>
     <w:rsid w:val="00A71643"/>
     <w:rsid w:val="00A71881"/>
     <w:rsid w:val="00A72646"/>
     <w:rsid w:val="00A80B1E"/>
     <w:rsid w:val="00A930A4"/>
     <w:rsid w:val="00A947B2"/>
     <w:rsid w:val="00AA3150"/>
     <w:rsid w:val="00AA32AD"/>
+    <w:rsid w:val="00AA3E4A"/>
     <w:rsid w:val="00AB5284"/>
     <w:rsid w:val="00AB7508"/>
     <w:rsid w:val="00AC2E9E"/>
     <w:rsid w:val="00AC3126"/>
     <w:rsid w:val="00AC62B8"/>
     <w:rsid w:val="00AD7280"/>
     <w:rsid w:val="00AF04A7"/>
     <w:rsid w:val="00AF356F"/>
     <w:rsid w:val="00AF4800"/>
     <w:rsid w:val="00B0118A"/>
+    <w:rsid w:val="00B019E1"/>
     <w:rsid w:val="00B03EB1"/>
     <w:rsid w:val="00B06648"/>
     <w:rsid w:val="00B11C61"/>
     <w:rsid w:val="00B268FB"/>
     <w:rsid w:val="00B3650D"/>
+    <w:rsid w:val="00B45D94"/>
     <w:rsid w:val="00B46C40"/>
     <w:rsid w:val="00B56328"/>
     <w:rsid w:val="00B62900"/>
     <w:rsid w:val="00B66B83"/>
     <w:rsid w:val="00B76B4B"/>
     <w:rsid w:val="00B9413A"/>
     <w:rsid w:val="00B94C83"/>
     <w:rsid w:val="00BA66F6"/>
     <w:rsid w:val="00BA7C33"/>
     <w:rsid w:val="00BB3960"/>
     <w:rsid w:val="00BB719C"/>
     <w:rsid w:val="00BC0E5C"/>
+    <w:rsid w:val="00BF04DD"/>
     <w:rsid w:val="00BF5C0E"/>
     <w:rsid w:val="00BF5EF7"/>
     <w:rsid w:val="00C02D23"/>
     <w:rsid w:val="00C12DDA"/>
     <w:rsid w:val="00C3625A"/>
     <w:rsid w:val="00C50A43"/>
     <w:rsid w:val="00C57BE4"/>
     <w:rsid w:val="00C956DD"/>
     <w:rsid w:val="00C95A09"/>
     <w:rsid w:val="00C95A47"/>
     <w:rsid w:val="00C970A9"/>
     <w:rsid w:val="00C9767F"/>
     <w:rsid w:val="00CA142A"/>
     <w:rsid w:val="00CB0783"/>
+    <w:rsid w:val="00CB18B1"/>
+    <w:rsid w:val="00CB7B26"/>
     <w:rsid w:val="00CC2700"/>
     <w:rsid w:val="00CC3F7B"/>
     <w:rsid w:val="00CD7085"/>
     <w:rsid w:val="00CE13AD"/>
     <w:rsid w:val="00CE365C"/>
     <w:rsid w:val="00CE6071"/>
     <w:rsid w:val="00CF7356"/>
     <w:rsid w:val="00D01837"/>
     <w:rsid w:val="00D01FF2"/>
     <w:rsid w:val="00D35FF3"/>
+    <w:rsid w:val="00D43635"/>
+    <w:rsid w:val="00D510CA"/>
     <w:rsid w:val="00D543BC"/>
     <w:rsid w:val="00D5719C"/>
+    <w:rsid w:val="00D57624"/>
     <w:rsid w:val="00D73759"/>
     <w:rsid w:val="00D77C76"/>
     <w:rsid w:val="00D859E2"/>
     <w:rsid w:val="00DB0AC2"/>
+    <w:rsid w:val="00DB3EC1"/>
     <w:rsid w:val="00DB767C"/>
     <w:rsid w:val="00DE4BD8"/>
     <w:rsid w:val="00DF2144"/>
     <w:rsid w:val="00DF643F"/>
     <w:rsid w:val="00DF6FE8"/>
     <w:rsid w:val="00E03C52"/>
     <w:rsid w:val="00E056EB"/>
     <w:rsid w:val="00E177BD"/>
     <w:rsid w:val="00E20661"/>
     <w:rsid w:val="00E3116D"/>
     <w:rsid w:val="00E32D40"/>
     <w:rsid w:val="00E341B4"/>
     <w:rsid w:val="00E371E6"/>
     <w:rsid w:val="00E414BF"/>
+    <w:rsid w:val="00E47D07"/>
     <w:rsid w:val="00E76DC5"/>
     <w:rsid w:val="00E91FCE"/>
     <w:rsid w:val="00E91FFC"/>
     <w:rsid w:val="00E929E6"/>
     <w:rsid w:val="00E978C7"/>
+    <w:rsid w:val="00EB2B38"/>
+    <w:rsid w:val="00EC5805"/>
     <w:rsid w:val="00EC6EF2"/>
     <w:rsid w:val="00ED19FB"/>
     <w:rsid w:val="00ED2E81"/>
+    <w:rsid w:val="00EE6B0A"/>
     <w:rsid w:val="00EF08DC"/>
     <w:rsid w:val="00EF2242"/>
+    <w:rsid w:val="00EF5EF9"/>
     <w:rsid w:val="00F21D88"/>
     <w:rsid w:val="00F37951"/>
     <w:rsid w:val="00F51A81"/>
     <w:rsid w:val="00F73B73"/>
     <w:rsid w:val="00F84A33"/>
     <w:rsid w:val="00F84A48"/>
+    <w:rsid w:val="00F86705"/>
     <w:rsid w:val="00F94544"/>
+    <w:rsid w:val="00F9741D"/>
     <w:rsid w:val="00FD5CB2"/>
     <w:rsid w:val="00FF687E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1A6C5879"/>
   <w15:docId w15:val="{E7F6B3E5-B55E-4144-BE84-F68324DDB009}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="ＭＳ 明朝" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8219,51 +8782,51 @@
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/esp.5263" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21660/2024.114.4082" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21660/2022.97.j2357" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject3.bin"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21660/2024.114.4082" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.21660/2022.97.j2357" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject4.bin"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject6.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.emf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject5.bin"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/esp.5263" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8512,82 +9075,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1739</Words>
-  <Characters>9917</Characters>
+  <Words>1754</Words>
+  <Characters>10004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
+  <Lines>83</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>AUTHOR’S GUIDELINES</vt:lpstr>
       <vt:lpstr>AUTHOR’S GUIDELINES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ACSIG-AIT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11633</CharactersWithSpaces>
+  <CharactersWithSpaces>11735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AUTHOR’S GUIDELINES</dc:title>
   <dc:creator>Sonny</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>6734c7334601248aa3f6a2706305affe872b09dd3ed13165e61c5ce551dece6c</vt:lpwstr>
   </property>
 </Properties>
 </file>